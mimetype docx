--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -591,473 +591,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of enhancement techniques impact on fluid dynamics and thermal mixing of laminar forced convection flow</w:t>
+                <w:t xml:space="preserve">Carbon dioxide energy storage systems: Current researches and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Kenniche</w:t>
+                <w:t xml:space="preserve">Florent Dewevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakhdar Aidaoui</w:t>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahia Lasbet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-024-13176-7⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.120030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2024.120030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802717v1</w:t>
+                <w:t xml:space="preserve">hal-04590730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual fuel engine injector temperature monitoring: An innovative thermal analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Sehili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Sehili</w:t>
+                <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 249, pp.123370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.123370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide energy storage systems: Current researches and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of enhancement techniques impact on fluid dynamics and thermal mixing of laminar forced convection flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Kenniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dewevre</w:t>
+                <w:t xml:space="preserve">Lakhdar Aidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lacroix</w:t>
+                <w:t xml:space="preserve">Yahia Lasbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boukhalkhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 224, pp.120030. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149 (12), pp.6265-6280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2024.120030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-024-13176-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590730v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward improving efficiency and mitigating emissions in a natural gas/diesel direct injection dual fuel engine using EGR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Sehili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Sehili</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (11), pp.1976-1990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1091,103 +1091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of knock prediction technique in dual fuel engines and its mitigation with direct water injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Sehili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 358 (Part B), pp.130297. </w:t>
@@ -1225,103 +1225,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel multi-fidelity meta modeling approach for robust multi-objective optimization of a natural gas-hydrogen/diesel dual fuel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Sehili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Sehili</w:t>
+                <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1355,103 +1355,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Investigation of the Influence of Combustion Chamber Characteristics on a Heavy-Duty Ammonia Diesel Dual Fuel Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Sehili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Sehili</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (5), pp.1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1479,762 +1479,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on continuous biomass hydrothermal liquefaction systems: process design and operating parameters effects on biocrude</w:t>
+                <w:t xml:space="preserve">Artificial neural network based prediction of engine-out responses from a biodiesel fuelled compression ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moeen El Bast</w:t>
+                <w:t xml:space="preserve">Cheikh Kezrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Allam</w:t>
+                <w:t xml:space="preserve">Houcine Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abou Msallem</w:t>
+                <w:t xml:space="preserve">Mustafa Bayram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sary Awad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sultan Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultan Alshehery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joei.2023.101260⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (4 Part B), pp.3433-3443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/tsci2304433k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593790v1</w:t>
+                <w:t xml:space="preserve">hal-04611621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic Transport in Three-Dimensional Reactors Operating in Open Flows for Continuous Biodiesel Production from Rapeseed Oil: Numerical and Experimental Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukhalkhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lasbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (7), pp.2285-2298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-022-02025-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology to evaluate the usefulness of developing a new hybrid nanofluid: application to water-based Fe–Si hybrid nanofluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Meradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Eddine Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 148 (5), pp.2189-2206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10973-022-11822-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial neural network based prediction of engine-out responses from a biodiesel fuelled compression ignition engine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transesterification Reaction in a Three-Dimensional Chaotic Mixer-Based Continuous Reactor: Kinetics Study and Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Bayram</w:t>
+                <w:t xml:space="preserve">Mohamed El-Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sultan Alqahtani</w:t>
+                <w:t xml:space="preserve">Ahmed Lamine Boukhalkhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sultan Alshehery</w:t>
+                <w:t xml:space="preserve">Derradji Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (4 Part B), pp.3433-3443. </w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (12), pp.16233-16241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2298/tsci2304433k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13369-023-08117-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611621v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transesterification Reaction in a Three-Dimensional Chaotic Mixer-Based Continuous Reactor: Kinetics Study and Optimization</w:t>
+                <w:t xml:space="preserve">A review on continuous biomass hydrothermal liquefaction systems: process design and operating parameters effects on biocrude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El-Amine Kadi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Moeen El Bast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Msallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (12), pp.16233-16241. </w:t>
+              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.101260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-023-08117-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joei.2023.101260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807508v1</w:t>
+                <w:t xml:space="preserve">hal-04593790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Predictive Model for Hydrogen-Natural Gas/Diesel Dual Fuel Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Sehili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Sehili</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (19), pp.6943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2509,611 +2509,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of natural gas enrichment with high hydrogen participation in dual fuel diesel engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation on the Supercritical Rapeseed Methanolysis for Biofuel Production: Effects of the Operating Conditions on the Bio-oil Viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messaoud Abdelalli Benbellil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122746⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.1304-1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-021-10330-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653236v1</w:t>
+                <w:t xml:space="preserve">hal-04652863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-economic and sensitivity analysis of biomethane production via landfill biogas upgrading and power-to-gas technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Samim Ghafoori</w:t>
+                <w:t xml:space="preserve">Optimization of bio-oil production from Pistacia lentiscus seed liquefaction and its effect on diesel engine performance and pollutant emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122086⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.3359-3372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-020-00913-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653251v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Supercritical Rapeseed Methanolysis for Biofuel Production: Effects of the Operating Conditions on the Bio-oil Viscosity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Techno-economic and sensitivity analysis of biomethane production via landfill biogas upgrading and power-to-gas technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+                <w:t xml:space="preserve">Mohammad Samim Ghafoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marin-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-021-10330-z⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 239, pp.122086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652863v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of bio-oil production from Pistacia lentiscus seed liquefaction and its effect on diesel engine performance and pollutant emissions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Investigation of natural gas enrichment with high hydrogen participation in dual fuel diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Abdelalli Benbellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (8), pp.3359-3372. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.122746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-020-00913-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652832v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Composition Variability of a Syngas in a Spark Ignition Engine: an Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Sehili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Sehili</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3160,64 +3160,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling plastic heating and melting in a semi-batch pyrolysis reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawki Mazloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aboumsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,64 +3281,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of CCHP system with hybrid chiller under new electric load following operation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Eddine Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3411,77 +3411,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of micro co-generation spark-ignition engine fueled by biogas with various CH4 / CO2 content based on GA-ANN and decision-making approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Eddine Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3788,64 +3788,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawki Mazloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aboumsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3886,620 +3886,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance in Terms of Thermal Mixing of Non-Newtonian Fluids Using Open Chaotic Flow: Numerical Investigations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed.L. Boukhalkhal</w:t>
+                <w:t xml:space="preserve">Optimization of oleaginous seeds liquefaction using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2019.100454⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.2655-2667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-020-00681-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396176v1</w:t>
+                <w:t xml:space="preserve">hal-04660910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Esterification of Fat Trap Grease in a Continuous Reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Experimental investigation on biogas enrichment with hydrogen for improving the combustion in diesel engine operating under dual fuel mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekia Bouguessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naim Akkouche</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Belmrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00905-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.9052-9063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654150v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of oleaginous seeds liquefaction using response surface methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+                <w:t xml:space="preserve">High Performance in Terms of Thermal Mixing of Non-Newtonian Fluids Using Open Chaotic Flow: Numerical Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik.T. Naas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia. Lasbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar. Aidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed.L. Boukhalkhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.2655-2667. </w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.100454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-020-00681-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2019.100454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660910v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on biogas enrichment with hydrogen for improving the combustion in diesel engine operating under dual fuel mode</w:t>
+                <w:t xml:space="preserve">Experimental Study on the Esterification of Fat Trap Grease in a Continuous Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rekia Bouguessa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Belmrabet</w:t>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (15), pp.9052-9063. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.6697-6707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00905-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654159v1</w:t>
+                <w:t xml:space="preserve">hal-04654150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-combined heat and power using dual fuel engine and biogas from discontinuous anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4540,883 +4540,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis Polybutadiene Model Including Self-Heating and Self-Cooling Effects: Kinetic Study via Particle Swarm Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naim Akkouche</w:t>
+                <w:t xml:space="preserve">A Continuous Biodiesel Production Process Using a Chaotic Mixer-Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukhalkhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lasbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Balistrou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (2), pp.653-667. </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.6159-6168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0538-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00880-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394194v1</w:t>
+                <w:t xml:space="preserve">hal-02365798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Biodiesel Production Process Using a Chaotic Mixer-Reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Pyrolysis Polybutadiene Model Including Self-Heating and Self-Cooling Effects: Kinetic Study via Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (11), pp.6159-6168. </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.653-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00880-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0538-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365798v1</w:t>
+                <w:t xml:space="preserve">hal-02394194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of natural gas enrichment with hydrogen on combustion characteristics of a dual fuel diesel engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Tarabet</w:t>
+                <w:t xml:space="preserve">Bio-oil recovery from olive mill wastewater in sub-/supercritical alcohol-water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (26), pp.13974-13987. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.360-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.03.179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.04.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394234v1</w:t>
+                <w:t xml:space="preserve">hal-02394242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Pistacia lentiscus Oil Transesterification Process Using Central Composite Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">CFD analysis of hydrogen injection pressure and valve profile law effects on backfire and pre-ignition phenomena in hydrogen-diesel dual fuel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0257-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (18), pp.9408-9422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.02.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731265v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-oil recovery from olive mill wastewater in sub-/supercritical alcohol-water system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+                <w:t xml:space="preserve">Optimization of Pistacia lentiscus Oil Transesterification Process Using Central Composite Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.04.133⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.2575-2581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0257-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02394242v1</w:t>
+                <w:t xml:space="preserve">hal-01731265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD analysis of hydrogen injection pressure and valve profile law effects on backfire and pre-ignition phenomena in hydrogen-diesel dual fuel engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Menaa</w:t>
+                <w:t xml:space="preserve">Effect of natural gas enrichment with hydrogen on combustion characteristics of a dual fuel diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Amrouche</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kessal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 44 (18), pp.9408-9422. </w:t>
+              <w:t xml:space="preserve">, 2019, 44 (26), pp.13974-13987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.02.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.03.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394224v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of transesterification using particle swarm optimization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5457,1386 +5457,1386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-injection on the performance of a diesel engine fueled with biogas</w:t>
+                <w:t xml:space="preserve">Predictive model of the diesel engine operating in dual-fuel mode fuelled with different gaseous fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.Z. Aklouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bentebbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF ADVANCES ON AUTOMOTIVE AND TECHNOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220, pp.599 - 606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15659/ijaat.18.09.992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878557v1</w:t>
+                <w:t xml:space="preserve">hal-01731264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen supplemented natural gas effect on a DI diesel engine operating under dual fuel mode with a biodiesel pilot fuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance, combustion and exhaust emissions characteristics investigation using Citrullus colocynthis L. biodiesel in DI diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (3), pp.434-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joei.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731263v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive model of the diesel engine operating in dual-fuel mode fuelled with different gaseous fuels</w:t>
+                <w:t xml:space="preserve">Hydrogen supplemented natural gas effect on a DI diesel engine operating under dual fuel mode with a biodiesel pilot fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouguessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (11), pp.5961 - 5971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.02.053⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01731264v1</w:t>
+                <w:t xml:space="preserve">hal-01731263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance, combustion and exhaust emissions characteristics investigation using Citrullus colocynthis L. biodiesel in DI diesel engine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pre-injection on the performance of a diesel engine fueled with biogas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentebbiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF ADVANCES ON AUTOMOTIVE AND TECHNOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15659/ijaat.18.09.992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joei.2017.01.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01560839v1</w:t>
+                <w:t xml:space="preserve">hal-01878557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knock characterization and development of a new knock indicator for dual-fuel engines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation on the influence of a biodiesel (waste cooking oil) on the performance and exhaust emissions of a compression ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benbellil</w:t>
+                <w:t xml:space="preserve">A Bendriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kezrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lasbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.2351 - 2361. </w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (4-6), pp.361-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.11.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/jesa.50.361-378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926787v1</w:t>
+                <w:t xml:space="preserve">hal-02270044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating rate effects on pyrolytic vapors from scrap truck tires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of the equivalence ratio influence on combustion, performance and exhaust emissions of a dual fuel diesel engine operating on synthetic biogas fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentebbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.10.005⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01731275v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the chaotic flow in three-dimensional open geometry and its effect on the both fluid mixing and heat performances</w:t>
+                <w:t xml:space="preserve">Numerical investigation of fluid flow and heat transfer in a c-shaped geometry of rectangular cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lasbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Makhlouf</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Loubar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/ijht.350101⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (4), pp.319 - 345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HeatTransRes.2016011658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731272v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of fluid flow and heat transfer in a c-shaped geometry of rectangular cross section</w:t>
+                <w:t xml:space="preserve">Heating rate effects on pyrolytic vapors from scrap truck tires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Loubar</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/HeatTransRes.2016011658⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.419 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731274v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the influence of a biodiesel (waste cooking oil) on the performance and exhaust emissions of a compression ignition engine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of the chaotic flow in three-dimensional open geometry and its effect on the both fluid mixing and heat performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boukhalkhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lasbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/jesa.50.361-378⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (1), pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/ijht.350101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270044v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the equivalence ratio influence on combustion, performance and exhaust emissions of a dual fuel diesel engine operating on synthetic biogas fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+                <w:t xml:space="preserve">Knock characterization and development of a new knock indicator for dual-fuel engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benbellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.2351 - 2361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.11.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.09.050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01731269v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of performance and emissions maps for biodiesel fueled compression ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kezrane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6903,593 +6903,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Laminar Mixed Convection within a Complex Geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effects of the Geometry Scale on the Behaviour of the Local Physical Process of the Velocity Field in the Laminar Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lasbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.L. Boukhalkhal</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Aidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1339141⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (03), pp.439 - 445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/ijht.340313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525722v1</w:t>
+                <w:t xml:space="preserve">hal-01446456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the simultaneous lipids transesterification and cellulosic matter liquefaction of oleaginous seeds of Pistacia atlantica</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karim Khiari</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of Laminar Mixed Convection within a Complex Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lasbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Boukhalkhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.07.034⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.214-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1339141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01446458v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal liquefaction of oil mill wastewater for bio-oil production in subcritical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 218, pp.9 - 17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Geometry Scale on the Behaviour of the Local Physical Process of the Velocity Field in the Laminar Flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Aidaoui</w:t>
+                <w:t xml:space="preserve">Study on the simultaneous lipids transesterification and cellulosic matter liquefaction of oleaginous seeds of Pistacia atlantica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.369 - 376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.07.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/ijht.340313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01446456v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of pistacia lentiscus biodiesel as a fuel for direct injection diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108, pp.392-399. </w:t>
@@ -7552,51 +7552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Pressure Drops and Heat Transfer of Non-Newtonian Power-Law Fluid Flow Flowing in Chaotic Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Naas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lasbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7656,64 +7656,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of the Parameters Governing 3D Laminar Mixed Convection Flow in a Rectangular Channel with Imposed Wall Flux Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Aidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lasbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7786,51 +7786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7903,51 +7903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8007,51 +8007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on the combustion, performance and pollutant emissions of biodiesel from animal fat residues on a direct injection diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8105,161 +8105,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of DI diesel engine operating with eucalyptus biodiesel/natural gas under dual fuel mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Tarabet</w:t>
+                <w:t xml:space="preserve">Towards improvement of natural gas-diesel dual fuel mode: An experimental investigation on performance and exhaust emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Lounici</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Belmrabet</w:t>
+                <w:t xml:space="preserve">Dan-Catalin Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.200 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.10.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2014.05.008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204913v1</w:t>
+                <w:t xml:space="preserve">hal-00939976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic hydroliquefaction of charcoal \CCB\ (copper, chromium and boron)-treated wood for bio-oil production: Influence of \CCB\ salts, residence time and catalysts</w:t>
               </w:r>
@@ -8271,51 +8283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silao Espérance Kinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8381,173 +8393,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improvement of natural gas-diesel dual fuel mode: An experimental investigation on performance and exhaust emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+                <w:t xml:space="preserve">Experimental investigation of DI diesel engine operating with eucalyptus biodiesel/natural gas under dual fuel mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan-Catalin Niculescu</w:t>
+                <w:t xml:space="preserve">M. S. Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.10.091⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939976v1</w:t>
+                <w:t xml:space="preserve">hal-01204913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on NG dual fuel engine improvement by hydrogen enrichment</w:t>
               </w:r>
@@ -8644,332 +8644,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel production from biomass gasification tar via thermal/catalytic cracking</w:t>
+                <w:t xml:space="preserve">Slow pyrolysis of CCB-treated wood for energy recovery: Influence of chromium, copper and boron on pyrolysis process and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino Laksmono</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+                <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pataschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouslamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2012.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.210-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935909v1</w:t>
+                <w:t xml:space="preserve">hal-00935903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow pyrolysis of CCB-treated wood for energy recovery: Influence of chromium, copper and boron on pyrolysis process and optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
+                <w:t xml:space="preserve">Biodiesel production from biomass gasification tar via thermal/catalytic cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Laksmono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 104, pp.210-217. </w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106, pp.776-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2012.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935903v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single zone combustion modeling of biodiesel from wastes in diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9209,51 +9209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermogravimetric investigation and thermal conversion kinetics of typical North African and Middle Eastern lignocellulosic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9320,355 +9320,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of pyrolysis and hydroliquefaction of CCB-treated wood for energy recovery: Optimization and products characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
+                <w:t xml:space="preserve">Experimental study of the water in oil emulsions features by differential scanning calorimetry analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.017⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.834 - 840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.12.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935913v1</w:t>
+                <w:t xml:space="preserve">hal-01446465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the water in oil emulsions features by differential scanning calorimetry analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josset</w:t>
+                <w:t xml:space="preserve">Combination of pyrolysis and hydroliquefaction of CCB-treated wood for energy recovery: Optimization and products characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Massoli</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118, pp.315-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.12.095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01446465v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of impregnation method on metal retention of CCB-treated wood in slow pyrolysis process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouslamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Belloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9728,51 +9728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eucalyptus Biodiesel as an Alternative to Diesel Fuel: Preparation and Tests on DI Diesel Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9858,64 +9858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dispersed water droplet size in microexplosion phenomenon forwater in oil emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10014,51 +10014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Said Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10485,334 +10485,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigationof pilot injection strategy effect on performance and emissions ofdual-fuel engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+                <w:t xml:space="preserve">Dynamic simulation of a compressed CO2 energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dewevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteen International Conference on Thermal Engineering: Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Society for Mechanical Engineering International Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sherbrooke, Canada. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17118/11143/20847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816730v1</w:t>
+                <w:t xml:space="preserve">hal-05393553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of a compressed CO2 energy storage system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Lacroix</w:t>
+                <w:t xml:space="preserve">Investigationof pilot injection strategy effect on performance and emissions ofdual-fuel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Society for Mechanical Engineering International Congress 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourteen International Conference on Thermal Engineering: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Yalova, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17118/11143/20847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05393553v1</w:t>
+                <w:t xml:space="preserve">hal-04816730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Model Optimization of Dual-Fuel Engine Performance and Emissions Using Emulsified Diesel with Varying Water Percentages and Injection Timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerdoun Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Engines &amp; Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAE, Sep 2023, Capri, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10872,64 +10872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11119,51 +11119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Outili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ah. Meniai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11204,342 +11204,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plastic pyrolysis inside a semi-batch reactor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MINERVE : la plate-forme innovante de Power-to-gas à Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Allam</w:t>
+                <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lemoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362092v1</w:t>
+                <w:t xml:space="preserve">hal-02386828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINERVE : la plate-forme innovante de Power-to-gas à Nantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
+                <w:t xml:space="preserve">Modelling plastic pyrolysis inside a semi-batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawki Mazloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386828v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réduction de l'acidité par la réaction d'estérification dans un réacteur mélangeur chaotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11577,103 +11577,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINERVE an innovative Power-to-Gas pilot unit in Nantes, France: presentation and energy performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lemoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE12 2019 : 12th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11711,77 +11711,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a Pyrolysis Batch Reactor Using COMSOL Multiphysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawki Mazloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11845,64 +11845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on The Effects of Feedstock Composition on The Properties of Biodiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aulia Mairizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priadi Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11951,204 +11951,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and emissions of a diesel engine using waste tire pyrolysis oil blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiesel production by citrullus coloquinthis for internal combustion engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eskandar Mounif</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361276v1</w:t>
+                <w:t xml:space="preserve">hal-02361169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the production of diesel-like fuel from waste high density polyethylene via non-catalytic pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12206,398 +12206,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel production by citrullus coloquinthis for internal combustion engines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Performance and emissions of a diesel engine using waste tire pyrolysis oil blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Alkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361169v1</w:t>
+                <w:t xml:space="preserve">hal-02361276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics of Pistacia Lentiscus Biodiesel in DI Diesel Engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Biodiesel production from non edible oil using heterogeneous solid base catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Engines &amp; Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Capri, France</w:t>
+              <w:t xml:space="preserve">24th European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270065v1</w:t>
+                <w:t xml:space="preserve">hal-02361271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel production from non edible oil using heterogeneous solid base catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Combustion Characteristics of Pistacia Lentiscus Biodiesel in DI Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Biomass Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">12th International Conference on Engines &amp; Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Capri, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361271v1</w:t>
+                <w:t xml:space="preserve">hal-02270065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazéification de la biomasse : purification du gas de synthèse par traitement catalytique des goudrons sur un lit de charbon</w:t>
               </w:r>
@@ -12698,243 +12698,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the effects of raw materials degradation on performance, combustion and emissions of a single cylinder engine running on biodiesel from waste lipids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Combustion Characteristics and Performance of a Biodiesel Fueled Compression Ignition Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kezrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Biomass Conference: Setting the Course for a Biobased Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hambourg, Germany. pp.1173-1181</w:t>
+              <w:t xml:space="preserve">7th International Conference on Thermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Kasbah, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206889v1</w:t>
+                <w:t xml:space="preserve">hal-02360981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics and Performance of a Biodiesel Fueled Compression Ignition Engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on the effects of raw materials degradation on performance, combustion and emissions of a single cylinder engine running on biodiesel from waste lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Thermal Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Kasbah, Morocco</w:t>
+              <w:t xml:space="preserve">22nd European Biomass Conference: Setting the Course for a Biobased Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hambourg, Germany. pp.1173-1181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360981v1</w:t>
+                <w:t xml:space="preserve">hal-01206889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste tires pyrolysis: thermogravimetric study and conditions optimization in a batch reactor</w:t>
               </w:r>
@@ -12946,51 +12946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13035,230 +13035,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of cooking oils and animal fat wastes for biodiesel production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Experimental heat release analysis and emissions of a diesel engine fuelled with bio-fuel elaborated from animal fat valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Material Sciences (CSM7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Energy Conversion and conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361097v1</w:t>
+                <w:t xml:space="preserve">hal-02361079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental heat release analysis and emissions of a diesel engine fuelled with bio-fuel elaborated from animal fat valorization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Exploitation of cooking oils and animal fat wastes for biodiesel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Energy Conversion and conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Material Sciences (CSM7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361079v1</w:t>
+                <w:t xml:space="preserve">hal-02361097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13397,90 +13397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude cinétique comparative de la transestérification dans un réacteur batch et continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13544,64 +13544,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13639,90 +13639,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative kinetic study of transesterification in a batch and continuous reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13760,77 +13760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of biodiesel by the use of a stacked bed of sawdust and ion exchange resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13868,103 +13868,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production, Characterization and Engine Test of Biofuel from Non-Edible Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vienne, Austria</w:t>
@@ -14019,51 +14019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14101,64 +14101,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et combustion dans un moteur diesel du biodiesel issu de la valorisation des résidus graisseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14209,51 +14209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de la combustion du biodiesel issu de la valorisation de l’huile de friture usagée dans un moteur diesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14375,51 +14375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14560,51 +14560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EBD7277"/>
+    <w:nsid w:val="EBA66C30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14791,51 +14791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khaled-loubar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1578-6475" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111379261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pena Meneses" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouchikh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Said Lounici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18082115" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Fassatoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kordoghli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zagrouba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esd.2025.101831" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Kenniche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Aidaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lasbet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukhalkhal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13176-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Sehili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Cerdoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tarabet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.120030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874241261003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130297" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544070231226349" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17051231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04593790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Msallem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101260" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalkhal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lasbet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-02025-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Meradi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Eddine Ghersi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Amoura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11822-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kezrane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Habib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Bayram" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Alqahtani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Alshehery" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/tsci2304433k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Amine Kadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamine Boukhalkhal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derradji Mehdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08117-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16196943" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Aklouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hadhoum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062534" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchikh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lounici" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarabet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Abdelalli Benbellil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122746" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samim Ghafoori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin-Gallego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burnens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10330-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khiari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahmoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00913-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Mazloum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboumsallem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Desideri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653774v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129739" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Outili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam-Hassen Meniai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.123" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121468" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik.T. Naas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia. Lasbet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar. Aidaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed.L. Boukhalkhal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2019.100454" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akkouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00905-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00681-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654159v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Bouguessa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Belmrabet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0538-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02365798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loubar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00880-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394234v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.03.179" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731265v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khiari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0257-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.04.133" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV59SXNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menaa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amrouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.02.123" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02271250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02146" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878557v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Aklouche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentebbiche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15659/ijaat.18.09.992" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounici" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouguessa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.045" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2GSJP3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.053" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4M4X0XQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560839v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloune" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balistrou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2017.01.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG742G1Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926787v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbellil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Niculescu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.11.138" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71H82BJP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHQRTKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731272v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Makhlouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.350101" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731274v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Loubar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatTransRes.2016011658" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendriss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lasbet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.361-378" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.09.050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01261585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezrane Cheikh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liazid Abdelkrim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.10.042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525722v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boukhalkhal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1339141" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446458v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kassargy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kahine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.07.034" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZN176S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381776v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.054" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446456v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.340313" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK80WRKW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379519v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Naas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benzaoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.340214" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444608v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.340405" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260875v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260874v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Mounif" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.10.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206901v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.03.078" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Lounici" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmrabet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.05.008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esp&#233;rance Kinata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.10.057" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFTDSC1F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939976v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Catalin Niculescu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.10.091" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXVB56HQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204921v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boussadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.10.068" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935909v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Laksmono" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2012.10.016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85XMD6MF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esperance Kinata" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pataschiv" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouslamti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.08.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXC4KWVH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935907v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Geo Varuvel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.051" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCRJRLD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446464v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.03.027" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHMJ0PTC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935919v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.7.1.1200-1220" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935913v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.017" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LWFD13S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mura" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Massoli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.12.095" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935912v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.07.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935918v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/235485" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446469v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v20.i9.40" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692340v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.02.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M1C2MQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935939v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1857943" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966008v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ricoul" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816730v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393553v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20847" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377898v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerdoun Mahfoudh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0032" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653177v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76081-6_49" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376356v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerras" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Outili" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Meniai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irec52758.2021.9624856" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418482v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irec48820.2020.9310415" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362092v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abou Msallem" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386828v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gallego Myl&#232;ne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoult" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361302v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926104003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360961v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Mairizal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priadi Cindy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361276v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735122v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577567" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361169v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270065v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361271v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926998v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Tizzaoui" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Largeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Liazid" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206889v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360981v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360998v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361097v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361079v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315291v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362082v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362088v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362076v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362009v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362019v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361998v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361102v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372640v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Akkouche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429289798-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khaled-loubar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1578-6475" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111379261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pena Meneses" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouchikh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Said Lounici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18082115" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Fassatoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kordoghli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zagrouba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esd.2025.101831" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.120030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Sehili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Cerdoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tarabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123370" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Kenniche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Aidaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lasbet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukhalkhal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13176-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874241261003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130297" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544070231226349" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17051231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kezrane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Habib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Bayram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Alqahtani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Alshehery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/tsci2304433k" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalkhal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lasbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-02025-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Meradi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Eddine Ghersi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Amoura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11822-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Amine Kadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamine Boukhalkhal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derradji Mehdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08117-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04593790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Msallem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16196943" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Aklouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hadhoum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062534" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchikh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lounici" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarabet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652863v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burnens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10330-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khiari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahmoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00913-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samim Ghafoori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin-Gallego" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Abdelalli Benbellil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122746" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Mazloum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboumsallem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Desideri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653774v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129739" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Outili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam-Hassen Meniai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.123" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121468" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00681-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Bouguessa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Belmrabet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik.T. Naas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia. Lasbet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar. Aidaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed.L. Boukhalkhal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2019.100454" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654150v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akkouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00905-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02365798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loubar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00880-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0538-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394242v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.04.133" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV59SXNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menaa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amrouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.02.123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khiari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0257-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.03.179" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02271250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02146" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Aklouche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentebbiche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.053" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4M4X0XQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloune" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balistrou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2017.01.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG742G1Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounici" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouguessa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.045" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2GSJP3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878557v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15659/ijaat.18.09.992" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendriss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lasbet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.361-378" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.09.050" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Loubar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatTransRes.2016011658" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHQRTKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731272v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Makhlouf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.350101" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926787v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbellil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Niculescu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.11.138" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71H82BJP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01261585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezrane Cheikh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liazid Abdelkrim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.10.042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446456v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.340313" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525722v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boukhalkhal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1339141" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381776v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.054" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446458v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kassargy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kahine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.07.034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZN176S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK80WRKW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379519v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Naas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benzaoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.340214" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444608v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.340405" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260875v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260874v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Mounif" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.10.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206901v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.03.078" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939976v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Catalin Niculescu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.10.091" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXVB56HQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esp&#233;rance Kinata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.10.057" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFTDSC1F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204913v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Lounici" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmrabet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.05.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204921v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boussadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.10.068" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935903v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esperance Kinata" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pataschiv" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouslamti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.08.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXC4KWVH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Laksmono" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2012.10.016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85XMD6MF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935907v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Geo Varuvel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.051" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCRJRLD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446464v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.03.027" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHMJ0PTC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935919v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.7.1.1200-1220" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446465v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mura" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Massoli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.12.095" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935913v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LWFD13S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935912v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.07.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935918v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/235485" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446469v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v20.i9.40" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692340v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.02.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M1C2MQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935939v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1857943" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966008v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ricoul" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393553v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20847" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377898v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerdoun Mahfoudh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0032" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653177v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76081-6_49" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376356v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerras" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Outili" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Meniai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irec52758.2021.9624856" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418482v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irec48820.2020.9310415" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386828v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gallego Myl&#232;ne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoult" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abou Msallem" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361302v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926104003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360961v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Mairizal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priadi Cindy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361169v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735122v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577567" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361276v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361271v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270065v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926998v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Tizzaoui" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Largeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Liazid" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360981v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206889v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360998v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361079v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361097v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315291v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362082v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362088v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362076v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362009v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362019v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361998v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361102v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372640v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Akkouche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429289798-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>