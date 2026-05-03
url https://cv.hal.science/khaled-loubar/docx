--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -591,261 +591,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide energy storage systems: Current researches and perspectives</w:t>
+                <w:t xml:space="preserve">Dual fuel engine injector temperature monitoring: An innovative thermal analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dewevre</w:t>
+                <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lacroix</w:t>
+                <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 224, pp.120030. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 249, pp.123370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2024.120030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.123370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590730v1</w:t>
+                <w:t xml:space="preserve">hal-04754648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual fuel engine injector temperature monitoring: An innovative thermal analysis approach</w:t>
+                <w:t xml:space="preserve">Carbon dioxide energy storage systems: Current researches and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Sehili</w:t>
+                <w:t xml:space="preserve">Florent Dewevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 249, pp.123370. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.120030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.123370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2024.120030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754648v1</w:t>
+                <w:t xml:space="preserve">hal-04590730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of enhancement techniques impact on fluid dynamics and thermal mixing of laminar forced convection flow</w:t>
               </w:r>
@@ -961,103 +961,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward improving efficiency and mitigating emissions in a natural gas/diesel direct injection dual fuel engine using EGR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (11), pp.1976-1990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1085,373 +1085,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of knock prediction technique in dual fuel engines and its mitigation with direct water injection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Development of a novel multi-fidelity meta modeling approach for robust multi-objective optimization of a natural gas-hydrogen/diesel dual fuel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 358 (Part B), pp.130297. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09544070231226349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804347v1</w:t>
+                <w:t xml:space="preserve">hal-04807401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel multi-fidelity meta modeling approach for robust multi-objective optimization of a natural gas-hydrogen/diesel dual fuel engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Development of knock prediction technique in dual fuel engines and its mitigation with direct water injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358 (Part B), pp.130297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09544070231226349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807401v1</w:t>
+                <w:t xml:space="preserve">hal-04804347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Investigation of the Influence of Combustion Chamber Characteristics on a Heavy-Duty Ammonia Diesel Dual Fuel Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (5), pp.1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1479,546 +1479,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial neural network based prediction of engine-out responses from a biodiesel fuelled compression ignition engine</w:t>
+                <w:t xml:space="preserve">Chaotic Transport in Three-Dimensional Reactors Operating in Open Flows for Continuous Biodiesel Production from Rapeseed Oil: Numerical and Experimental Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Kezrane</w:t>
+                <w:t xml:space="preserve">M. Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houcine Habib</w:t>
+                <w:t xml:space="preserve">A. Boukhalkhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Bayram</w:t>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sultan Alqahtani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sultan Alshehery</w:t>
+                <w:t xml:space="preserve">Y. Lasbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/tsci2304433k⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (7), pp.2285-2298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-022-02025-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611621v1</w:t>
+                <w:t xml:space="preserve">hal-04567660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic Transport in Three-Dimensional Reactors Operating in Open Flows for Continuous Biodiesel Production from Rapeseed Oil: Numerical and Experimental Comparative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new methodology to evaluate the usefulness of developing a new hybrid nanofluid: application to water-based Fe–Si hybrid nanofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Meradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kadi</w:t>
+                <w:t xml:space="preserve">Djamal Eddine Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boukhalkhal</w:t>
+                <w:t xml:space="preserve">Meriem Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-022-02025-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148 (5), pp.2189-2206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-022-11822-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567660v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology to evaluate the usefulness of developing a new hybrid nanofluid: application to water-based Fe–Si hybrid nanofluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transesterification Reaction in a Three-Dimensional Chaotic Mixer-Based Continuous Reactor: Kinetics Study and Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Lamine Boukhalkhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badis Meradi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Meriem Amoura</w:t>
+                <w:t xml:space="preserve">Derradji Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-022-11822-6⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (12), pp.16233-16241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-023-08117-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652697v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transesterification Reaction in a Three-Dimensional Chaotic Mixer-Based Continuous Reactor: Kinetics Study and Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial neural network based prediction of engine-out responses from a biodiesel fuelled compression ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kezrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El-Amine Kadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Mustafa Bayram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Lamine Boukhalkhal</w:t>
+                <w:t xml:space="preserve">Sultan Alqahtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derradji Mehdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
+                <w:t xml:space="preserve">Sultan Alshehery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (12), pp.16233-16241. </w:t>
+              <w:t xml:space="preserve">Thermal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (4 Part B), pp.3433-3443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-023-08117-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2298/tsci2304433k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807508v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on continuous biomass hydrothermal liquefaction systems: process design and operating parameters effects on biocrude</w:t>
               </w:r>
@@ -2043,51 +2043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Msallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2132,2045 +2132,2045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Predictive Model for Hydrogen-Natural Gas/Diesel Dual Fuel Engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Sehili</w:t>
+                <w:t xml:space="preserve">A Comprehensive Study on Effect of Biofuel Blending Obtained from Hydrothermal Liquefaction of Olive Mill Waste Water in Internal Combustion Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Lacroix</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (19), pp.6943. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16196943⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16062534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592558v1</w:t>
+                <w:t xml:space="preserve">hal-04107358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Study on Effect of Biofuel Blending Obtained from Hydrothermal Liquefaction of Olive Mill Waste Water in Internal Combustion Engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+                <w:t xml:space="preserve">Development of Predictive Model for Hydrogen-Natural Gas/Diesel Dual Fuel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16, </w:t>
+              <w:t xml:space="preserve">, 2023, 16 (19), pp.6943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16062534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16196943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107358v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of diesel injection strategy on performance and emissions of CH4/diesel dual-fuel engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation on the Supercritical Rapeseed Methanolysis for Biofuel Production: Effects of the Operating Conditions on the Bio-oil Viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ouchikh</w:t>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Lounici</w:t>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121911⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.1304-1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-021-10330-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652849v1</w:t>
+                <w:t xml:space="preserve">hal-04652863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Supercritical Rapeseed Methanolysis for Biofuel Production: Effects of the Operating Conditions on the Bio-oil Viscosity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Optimization of bio-oil production from Pistacia lentiscus seed liquefaction and its effect on diesel engine performance and pollutant emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paraschiv</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
+                <w:t xml:space="preserve">R. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.1304-1315. </w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.3359-3372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-021-10330-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13399-020-00913-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652863v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of bio-oil production from Pistacia lentiscus seed liquefaction and its effect on diesel engine performance and pollutant emissions</w:t>
+                <w:t xml:space="preserve">Techno-economic and sensitivity analysis of biomethane production via landfill biogas upgrading and power-to-gas technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Khiari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Mohammad Samim Ghafoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mahmoud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mylène Marin-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (8), pp.3359-3372. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 239, pp.122086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-020-00913-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652832v1</w:t>
+                <w:t xml:space="preserve">hal-04653251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-economic and sensitivity analysis of biomethane production via landfill biogas upgrading and power-to-gas technology</w:t>
+                <w:t xml:space="preserve">Investigation of natural gas enrichment with high hydrogen participation in dual fuel diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Samim Ghafoori</w:t>
+                <w:t xml:space="preserve">Messaoud Abdelalli Benbellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Marin-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 239, pp.122086. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122086⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 243, pp.122746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653251v1</w:t>
+                <w:t xml:space="preserve">hal-04653236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of natural gas enrichment with high hydrogen participation in dual fuel diesel engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+                <w:t xml:space="preserve">Effect of Composition Variability of a Syngas in a Spark Ignition Engine: an Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Cerdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122746⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2296051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653236v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Composition Variability of a Syngas in a Spark Ignition Engine: an Experimental Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Sehili</w:t>
+                <w:t xml:space="preserve">Effect of diesel injection strategy on performance and emissions of CH4/diesel dual-fuel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Lacroix</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96, </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 308, pp.121911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET2296051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815983v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plastic heating and melting in a semi-batch pyrolysis reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-objective optimization of CCHP system with hybrid chiller under new electric load following operation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Eddine Ghersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shawki Mazloum</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Umberto Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.116375⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219, pp.119574 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652254v1</w:t>
+                <w:t xml:space="preserve">hal-03492726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of CCHP system with hybrid chiller under new electric load following operation strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Multi-objective optimization of micro co-generation spark-ignition engine fueled by biogas with various CH4 / CO2 content based on GA-ANN and decision-making approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Eddine Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Amoura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umberto Desideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119574⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 329, pp.129739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492726v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of micro co-generation spark-ignition engine fueled by biogas with various CH4 / CO2 content based on GA-ANN and decision-making approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamal Eddine Ghersi</w:t>
+                <w:t xml:space="preserve">Experimental investigation of performance, emission and combustion characteristics of olive mill wastewater biofuel blends fuelled CI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Aklouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129739⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.120199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653774v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of performance, emission and combustion characteristics of olive mill wastewater biofuel blends fuelled CI engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatma Zohra Aklouche</w:t>
+                <w:t xml:space="preserve">Optimization of formulation for surrogate fuels for diesel–biodiesel mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Outili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam-Hassen Meniai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120199⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (S1), pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660879v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of formulation for surrogate fuels for diesel–biodiesel mixtures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling pyrolysis process for PP and HDPE inside thermogravimetric analyzer coupled with differential scanning calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Outili</w:t>
+                <w:t xml:space="preserve">Shawki Mazloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aboumsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam-Hassen Meniai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (S1), pp.119-129. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.121468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067733v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling pyrolysis process for PP and HDPE inside thermogravimetric analyzer coupled with differential scanning calorimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Modelling plastic heating and melting in a semi-batch pyrolysis reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawki Mazloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aboumsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 176, pp.121468. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 283, pp.116375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.116375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660885v1</w:t>
+                <w:t xml:space="preserve">hal-04652254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of oleaginous seeds liquefaction using response surface methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+                <w:t xml:space="preserve">Experimental investigation on biogas enrichment with hydrogen for improving the combustion in diesel engine operating under dual fuel mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekia Bouguessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Belmrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13399-020-00681-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.9052-9063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660910v1</w:t>
+                <w:t xml:space="preserve">hal-04654159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on biogas enrichment with hydrogen for improving the combustion in diesel engine operating under dual fuel mode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+                <w:t xml:space="preserve">Optimization of oleaginous seeds liquefaction using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (15), pp.9052-9063. </w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.2655-2667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13399-020-00681-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654159v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance in Terms of Thermal Mixing of Non-Newtonian Fluids Using Open Chaotic Flow: Numerical Investigations</w:t>
               </w:r>
@@ -4299,51 +4299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on the Esterification of Fat Trap Grease in a Continuous Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4540,753 +4540,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Biodiesel Production Process Using a Chaotic Mixer-Reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boukhalkhal</w:t>
+                <w:t xml:space="preserve">Pyrolysis Polybutadiene Model Including Self-Heating and Self-Cooling Effects: Kinetic Study via Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (11), pp.6159-6168. </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.653-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00880-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0538-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365798v1</w:t>
+                <w:t xml:space="preserve">hal-02394194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis Polybutadiene Model Including Self-Heating and Self-Cooling Effects: Kinetic Study via Particle Swarm Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naim Akkouche</w:t>
+                <w:t xml:space="preserve">A Continuous Biodiesel Production Process Using a Chaotic Mixer-Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukhalkhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lasbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Balistrou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (2), pp.653-667. </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.6159-6168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0538-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00880-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394194v1</w:t>
+                <w:t xml:space="preserve">hal-02365798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-oil recovery from olive mill wastewater in sub-/supercritical alcohol-water system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+                <w:t xml:space="preserve">Optimization of Pistacia lentiscus Oil Transesterification Process Using Central Composite Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.04.133⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.2575-2581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0257-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394242v1</w:t>
+                <w:t xml:space="preserve">hal-01731265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD analysis of hydrogen injection pressure and valve profile law effects on backfire and pre-ignition phenomena in hydrogen-diesel dual fuel engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Amrouche</w:t>
+                <w:t xml:space="preserve">Bio-oil recovery from olive mill wastewater in sub-/supercritical alcohol-water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Kessal</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.02.123⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.360-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.04.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394224v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Pistacia lentiscus Oil Transesterification Process Using Central Composite Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD analysis of hydrogen injection pressure and valve profile law effects on backfire and pre-ignition phenomena in hydrogen-diesel dual fuel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Khiari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">F. Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Mahmoud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (9), pp.2575-2581. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (18), pp.9408-9422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0257-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.02.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731265v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of natural gas enrichment with hydrogen on combustion characteristics of a dual fuel diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5359,64 +5359,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5457,513 +5457,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive model of the diesel engine operating in dual-fuel mode fuelled with different gaseous fuels</w:t>
+                <w:t xml:space="preserve">Hydrogen supplemented natural gas effect on a DI diesel engine operating under dual fuel mode with a biodiesel pilot fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+                <w:t xml:space="preserve">M. Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bentebbiche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Bouguessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 220, pp.599 - 606. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (11), pp.5961 - 5971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.02.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731264v1</w:t>
+                <w:t xml:space="preserve">hal-01731263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance, combustion and exhaust emissions characteristics investigation using Citrullus colocynthis L. biodiesel in DI diesel engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive model of the diesel engine operating in dual-fuel mode fuelled with different gaseous fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alloune</w:t>
+                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Balistrou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A. Bentebbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (3), pp.434-444. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220, pp.599 - 606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joei.2017.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560839v1</w:t>
+                <w:t xml:space="preserve">hal-01731264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen supplemented natural gas effect on a DI diesel engine operating under dual fuel mode with a biodiesel pilot fuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance, combustion and exhaust emissions characteristics investigation using Citrullus colocynthis L. biodiesel in DI diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (11), pp.5961 - 5971. </w:t>
+              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (3), pp.434-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joei.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731263v1</w:t>
+                <w:t xml:space="preserve">hal-01560839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pre-injection on the performance of a diesel engine fueled with biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.Z. Aklouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bentebbiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6004,395 +6004,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the influence of a biodiesel (waste cooking oil) on the performance and exhaust emissions of a compression ignition engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of fluid flow and heat transfer in a c-shaped geometry of rectangular cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lasbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bendriss</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahcène Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/jesa.50.361-378⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (4), pp.319 - 345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HeatTransRes.2016011658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270044v1</w:t>
+                <w:t xml:space="preserve">hal-01731274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the equivalence ratio influence on combustion, performance and exhaust emissions of a dual fuel diesel engine operating on synthetic biogas fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the influence of a biodiesel (waste cooking oil) on the performance and exhaust emissions of a compression ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bendriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kezrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lasbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.09.050⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (4-6), pp.361-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.50.361-378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731269v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of fluid flow and heat transfer in a c-shaped geometry of rectangular cross section</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of the equivalence ratio influence on combustion, performance and exhaust emissions of a dual fuel diesel engine operating on synthetic biogas fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Loubar</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentebbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48 (4), pp.319 - 345. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.291-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/HeatTransRes.2016011658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731274v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heating rate effects on pyrolytic vapors from scrap truck tires</w:t>
               </w:r>
@@ -6404,64 +6404,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6637,51 +6637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knock characterization and development of a new knock indicator for dual-fuel engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benbellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,1008 +6773,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of performance and emissions maps for biodiesel fueled compression ignition engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Analysis of Laminar Mixed Convection within a Complex Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lasbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kezrane Cheikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">A.L. Boukhalkhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.10.042⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.214-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1339141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261585v1</w:t>
+                <w:t xml:space="preserve">hal-01525722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Geometry Scale on the Behaviour of the Local Physical Process of the Velocity Field in the Laminar Flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Aidaoui</w:t>
+                <w:t xml:space="preserve">Study on the simultaneous lipids transesterification and cellulosic matter liquefaction of oleaginous seeds of Pistacia atlantica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/ijht.340313⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.369 - 376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446456v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Laminar Mixed Convection within a Complex Geometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.L. Boukhalkhal</w:t>
+                <w:t xml:space="preserve">Hydrothermal liquefaction of oil mill wastewater for bio-oil production in subcritical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.9 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.06.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1339141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01525722v1</w:t>
+                <w:t xml:space="preserve">hal-01381776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal liquefaction of oil mill wastewater for bio-oil production in subcritical conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+                <w:t xml:space="preserve">Effects of the Geometry Scale on the Behaviour of the Local Physical Process of the Velocity Field in the Laminar Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lasbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Aidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (03), pp.439 - 445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/ijht.340313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.06.054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01381776v1</w:t>
+                <w:t xml:space="preserve">hal-01446456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the simultaneous lipids transesterification and cellulosic matter liquefaction of oleaginous seeds of Pistacia atlantica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of pistacia lentiscus biodiesel as a fuel for direct injection diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 124, pp.369 - 376. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 108, pp.392-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.07.034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446458v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of pistacia lentiscus biodiesel as a fuel for direct injection diesel engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Characterization of Pressure Drops and Heat Transfer of Non-Newtonian Power-Law Fluid Flow Flowing in Chaotic Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Naas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lasbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.11.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (2), pp.251 - 260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/ijht.340214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01347771v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Pressure Drops and Heat Transfer of Non-Newtonian Power-Law Fluid Flow Flowing in Chaotic Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toufik Naas</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of the Parameters Governing 3D Laminar Mixed Convection Flow in a Rectangular Channel with Imposed Wall Flux Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Aidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lasbet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 34 (2), pp.251 - 260. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/ijht.340214⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 34 (4), pp.581 - 589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/ijht.340405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379519v1</w:t>
+                <w:t xml:space="preserve">hal-01444608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of the Parameters Governing 3D Laminar Mixed Convection Flow in a Rectangular Channel with Imposed Wall Flux Density</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yahia Lasbet</w:t>
+                <w:t xml:space="preserve">Experimental assessment of performance and emissions maps for biodiesel fueled compression ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kezrane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (4), pp.581 - 589. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.320-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/ijht.340405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444608v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolytic oil production by catalytic pyrolysis of refuse-derived fuels: Investigation of low cost catalysts</w:t>
               </w:r>
@@ -7786,51 +7786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7903,51 +7903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8001,670 +8001,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the combustion, performance and pollutant emissions of biodiesel from animal fat residues on a direct injection diesel engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+                <w:t xml:space="preserve">Experimental investigation of DI diesel engine operating with eucalyptus biodiesel/natural gas under dual fuel mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.03.078⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206901v1</w:t>
+                <w:t xml:space="preserve">hal-01204913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improvement of natural gas-diesel dual fuel mode: An experimental investigation on performance and exhaust emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+                <w:t xml:space="preserve">Catalytic hydroliquefaction of charcoal \CCB\ (copper, chromium and boron)-treated wood for bio-oil production: Influence of \CCB\ salts, residence time and catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silao Espérance Kinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belloncle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115, pp.57 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.10.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.10.091⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00939976v1</w:t>
+                <w:t xml:space="preserve">hal-00939975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydroliquefaction of charcoal \CCB\ (copper, chromium and boron)-treated wood for bio-oil production: Influence of \CCB\ salts, residence time and catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silao Espérance Kinata</w:t>
+                <w:t xml:space="preserve">Towards improvement of natural gas-diesel dual fuel mode: An experimental investigation on performance and exhaust emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Catalin Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.200 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.10.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.10.057⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00939975v1</w:t>
+                <w:t xml:space="preserve">hal-00939976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of DI diesel engine operating with eucalyptus biodiesel/natural gas under dual fuel mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Tarabet</w:t>
+                <w:t xml:space="preserve">Experimental investigation on NG dual fuel engine improvement by hydrogen enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boussadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2014.05.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (36), pp.21297-21306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.10.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204913v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on NG dual fuel engine improvement by hydrogen enrichment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asma Boussadi</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the combustion, performance and pollutant emissions of biodiesel from animal fat residues on a direct injection diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (36), pp.21297-21306. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (SI), pp.826-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.10.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.03.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204921v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow pyrolysis of CCB-treated wood for energy recovery: Influence of chromium, copper and boron on pyrolysis process and optimization</w:t>
               </w:r>
@@ -8702,51 +8702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pataschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouslamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Belloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104, pp.210-217. </w:t>
@@ -8809,51 +8809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiesel production from biomass gasification tar via thermal/catalytic cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino Laksmono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8925,51 +8925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single zone combustion modeling of biodiesel from wastes in diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9048,1078 +9048,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the micro-explosion temperature of water in oil emulsion droplets during the Leidenfrost effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Josset</w:t>
+                <w:t xml:space="preserve">Combination of pyrolysis and hydroliquefaction of CCB-treated wood for energy recovery: Optimization and products characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Bellettre</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.03.027⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118, pp.315-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446464v1</w:t>
+                <w:t xml:space="preserve">hal-00935913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermogravimetric investigation and thermal conversion kinetics of typical North African and Middle Eastern lignocellulosic wastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+                <w:t xml:space="preserve">Experimental study of the water in oil emulsions features by differential scanning calorimetry analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15376/biores.7.1.1200-1220⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.834 - 840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.12.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935919v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the water in oil emulsions features by differential scanning calorimetry analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josset</w:t>
+                <w:t xml:space="preserve">Influence of impregnation method on metal retention of CCB-treated wood in slow pyrolysis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Massoli</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouslamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.12.095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 233-234, pp.172-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446465v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of pyrolysis and hydroliquefaction of CCB-treated wood for energy recovery: Optimization and products characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
+                <w:t xml:space="preserve">Eucalyptus Biodiesel as an Alternative to Diesel Fuel: Preparation and Tests on DI Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Belloncle</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/235485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00935913v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of impregnation method on metal retention of CCB-treated wood in slow pyrolysis process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silao Esperance Kinata</w:t>
+                <w:t xml:space="preserve">Study of the micro-explosion temperature of water in oil emulsion droplets during the Leidenfrost effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Massoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.63 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.03.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.07.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935912v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eucalyptus Biodiesel as an Alternative to Diesel Fuel: Preparation and Tests on DI Diesel Engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+                <w:t xml:space="preserve">Thermogravimetric investigation and thermal conversion kinetics of typical North African and Middle Eastern lignocellulosic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Hanchi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.1200-1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/235485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15376/biores.7.1.1200-1220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935918v1</w:t>
+                <w:t xml:space="preserve">hal-00935919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dispersed water droplet size in microexplosion phenomenon forwater in oil emulsion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josset</w:t>
+                <w:t xml:space="preserve">Investigation on heat transfer evaluation for a more efficient two-zone combustion model in the case of natural gas SI engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Bellettre</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v20.i9.40⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2-3), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446469v1</w:t>
+                <w:t xml:space="preserve">hal-00692340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on heat transfer evaluation for a more efficient two-zone combustion model in the case of natural gas SI engines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Said Lounici</w:t>
+                <w:t xml:space="preserve">Effect of dispersed water droplet size in microexplosion phenomenon forwater in oil emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (2-3), pp.319. </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (9), pp.791 - 799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v20.i9.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692340v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combustionless determination method for combustion properties of natural gases</w:t>
               </w:r>
@@ -10491,90 +10491,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic simulation of a compressed CO2 energy storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dewevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Society for Mechanical Engineering International Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sherbrooke, Canada. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10608,51 +10608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigationof pilot injection strategy effect on performance and emissions ofdual-fuel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Said Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10716,103 +10716,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Model Optimization of Dual-Fuel Engine Performance and Emissions Using Emulsified Diesel with Varying Water Percentages and Injection Timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Sehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerdoun Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Engines &amp; Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAE, Sep 2023, Capri, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10846,90 +10846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower Seeds Liquefaction for Bio-char Production: Parametric Optimization via Full Factorial Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11119,51 +11119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Outili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ah. Meniai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11331,64 +11331,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling plastic pyrolysis inside a semi-batch reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawki Mazloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11482,51 +11482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11698,64 +11698,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a Pyrolysis Batch Reactor Using COMSOL Multiphysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawki Mazloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11845,64 +11845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on The Effects of Feedstock Composition on The Properties of Biodiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aulia Mairizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priadi Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11951,325 +11951,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel production by citrullus coloquinthis for internal combustion engines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Experimental study on the production of diesel-like fuel from waste high density polyethylene via non-catalytic pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 3rd International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361169v1</w:t>
+                <w:t xml:space="preserve">hal-01735122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the production of diesel-like fuel from waste high density polyethylene via non-catalytic pyrolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Biodiesel production by citrullus coloquinthis for internal combustion engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 3rd International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01735122v1</w:t>
+                <w:t xml:space="preserve">hal-02361169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and emissions of a diesel engine using waste tire pyrolysis oil blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12327,277 +12327,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel production from non edible oil using heterogeneous solid base catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Combustion Characteristics of Pistacia Lentiscus Biodiesel in DI Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Biomass Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">12th International Conference on Engines &amp; Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Capri, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361271v1</w:t>
+                <w:t xml:space="preserve">hal-02270065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics of Pistacia Lentiscus Biodiesel in DI Diesel Engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Biodiesel production from non edible oil using heterogeneous solid base catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Engines &amp; Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Capri, France</w:t>
+              <w:t xml:space="preserve">24th European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270065v1</w:t>
+                <w:t xml:space="preserve">hal-02361271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazéification de la biomasse : purification du gas de synthèse par traitement catalytique des goudrons sur un lit de charbon</w:t>
               </w:r>
@@ -12698,243 +12698,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics and Performance of a Biodiesel Fueled Compression Ignition Engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on the effects of raw materials degradation on performance, combustion and emissions of a single cylinder engine running on biodiesel from waste lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Thermal Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Kasbah, Morocco</w:t>
+              <w:t xml:space="preserve">22nd European Biomass Conference: Setting the Course for a Biobased Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hambourg, Germany. pp.1173-1181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360981v1</w:t>
+                <w:t xml:space="preserve">hal-01206889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the effects of raw materials degradation on performance, combustion and emissions of a single cylinder engine running on biodiesel from waste lipids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Combustion Characteristics and Performance of a Biodiesel Fueled Compression Ignition Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kezrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Biomass Conference: Setting the Course for a Biobased Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hambourg, Germany. pp.1173-1181</w:t>
+              <w:t xml:space="preserve">7th International Conference on Thermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Kasbah, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206889v1</w:t>
+                <w:t xml:space="preserve">hal-02360981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste tires pyrolysis: thermogravimetric study and conditions optimization in a batch reactor</w:t>
               </w:r>
@@ -12946,51 +12946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13035,230 +13035,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental heat release analysis and emissions of a diesel engine fuelled with bio-fuel elaborated from animal fat valorization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Exploitation of cooking oils and animal fat wastes for biodiesel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Energy Conversion and conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Material Sciences (CSM7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361079v1</w:t>
+                <w:t xml:space="preserve">hal-02361097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of cooking oils and animal fat wastes for biodiesel production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Experimental heat release analysis and emissions of a diesel engine fuelled with bio-fuel elaborated from animal fat valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Material Sciences (CSM7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Energy Conversion and conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361097v1</w:t>
+                <w:t xml:space="preserve">hal-02361079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13423,51 +13423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13518,90 +13518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la liquéfaction des graines oléagineuses pour la production de biochar en utilisant la Méthodologie des Surfaces de Réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13665,51 +13665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13786,51 +13786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13862,303 +13862,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production, Characterization and Engine Test of Biofuel from Non-Edible Oil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Energy Recovery from Refuse Derived Fuels: ZSM-5 Reuse and Regeneration in the Catalytic Pyrolysis of Refuse Derived Fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362009v1</w:t>
+                <w:t xml:space="preserve">hal-02362019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Recovery from Refuse Derived Fuels: ZSM-5 Reuse and Regeneration in the Catalytic Pyrolysis of Refuse Derived Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+                <w:t xml:space="preserve">Production, Characterization and Engine Test of Biofuel from Non-Edible Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362019v1</w:t>
+                <w:t xml:space="preserve">hal-02362009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et combustion dans un moteur diesel du biodiesel issu de la valorisation des résidus graisseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14209,51 +14209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de la combustion du biodiesel issu de la valorisation de l’huile de friture usagée dans un moteur diesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14375,51 +14375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14560,51 +14560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBA66C30"/>
+    <w:nsid w:val="963DF1D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14791,51 +14791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khaled-loubar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1578-6475" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111379261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pena Meneses" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouchikh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Said Lounici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18082115" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Fassatoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kordoghli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zagrouba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esd.2025.101831" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.120030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Sehili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Cerdoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tarabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123370" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Kenniche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Aidaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lasbet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukhalkhal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13176-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874241261003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130297" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544070231226349" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17051231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kezrane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Habib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Bayram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Alqahtani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Alshehery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/tsci2304433k" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalkhal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lasbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-02025-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Meradi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Eddine Ghersi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Amoura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11822-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Amine Kadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamine Boukhalkhal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derradji Mehdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08117-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04593790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Msallem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16196943" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Aklouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hadhoum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062534" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchikh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lounici" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarabet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652863v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burnens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10330-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khiari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahmoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00913-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samim Ghafoori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin-Gallego" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Abdelalli Benbellil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122746" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Mazloum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboumsallem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Desideri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653774v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129739" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Outili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam-Hassen Meniai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.123" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121468" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00681-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Bouguessa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Belmrabet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik.T. Naas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia. Lasbet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar. Aidaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed.L. Boukhalkhal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2019.100454" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654150v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akkouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00905-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02365798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loubar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00880-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0538-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394242v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.04.133" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV59SXNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menaa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amrouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.02.123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khiari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0257-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.03.179" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02271250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02146" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Aklouche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentebbiche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.053" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4M4X0XQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloune" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balistrou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2017.01.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG742G1Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounici" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouguessa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.045" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2GSJP3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878557v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15659/ijaat.18.09.992" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendriss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lasbet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.361-378" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.09.050" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Loubar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatTransRes.2016011658" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHQRTKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731272v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Makhlouf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.350101" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926787v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbellil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Niculescu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.11.138" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71H82BJP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01261585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezrane Cheikh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liazid Abdelkrim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.10.042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446456v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.340313" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525722v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boukhalkhal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1339141" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381776v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.054" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446458v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kassargy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kahine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.07.034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZN176S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK80WRKW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379519v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Naas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benzaoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.340214" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444608v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.340405" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260875v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260874v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Mounif" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.10.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206901v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.03.078" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939976v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Catalin Niculescu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.10.091" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXVB56HQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esp&#233;rance Kinata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.10.057" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFTDSC1F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204913v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Lounici" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmrabet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.05.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204921v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boussadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.10.068" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935903v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esperance Kinata" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pataschiv" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouslamti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.08.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXC4KWVH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Laksmono" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2012.10.016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85XMD6MF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935907v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Geo Varuvel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.051" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCRJRLD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446464v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.03.027" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHMJ0PTC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935919v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.7.1.1200-1220" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446465v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mura" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Massoli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.12.095" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935913v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LWFD13S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935912v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.07.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935918v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/235485" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446469v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v20.i9.40" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692340v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.02.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M1C2MQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935939v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1857943" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966008v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ricoul" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393553v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20847" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377898v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerdoun Mahfoudh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0032" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653177v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76081-6_49" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376356v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerras" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Outili" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Meniai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irec52758.2021.9624856" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418482v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irec48820.2020.9310415" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386828v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gallego Myl&#232;ne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoult" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abou Msallem" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361302v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926104003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360961v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Mairizal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priadi Cindy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361169v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735122v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577567" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361276v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361271v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270065v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926998v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Tizzaoui" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Largeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Liazid" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360981v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206889v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360998v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361079v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361097v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315291v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362082v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362088v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362076v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362009v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362019v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361998v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361102v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372640v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Akkouche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429289798-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khaled-loubar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1578-6475" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111379261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pena Meneses" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouchikh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Said Lounici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18082115" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Fassatoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kordoghli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Largeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zagrouba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esd.2025.101831" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Sehili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Cerdoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tarabet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewevre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.120030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Kenniche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Aidaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lasbet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukhalkhal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13176-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874241261003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544070231226349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804347v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130297" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17051231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalkhal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lasbet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-02025-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Meradi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Eddine Ghersi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Amoura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11822-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Amine Kadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamine Boukhalkhal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derradji Mehdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08117-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kezrane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Habib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Bayram" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Alqahtani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Alshehery" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/tsci2304433k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04593790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Msallem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Aklouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hadhoum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062534" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16196943" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burnens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10330-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khiari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarabet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahmoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00913-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samim Ghafoori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin-Gallego" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Abdelalli Benbellil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122746" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouchikh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lounici" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121911" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Desideri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119574" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129739" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120199" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Outili" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam-Hassen Meniai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.123" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660885v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Mazloum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboumsallem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121468" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652254v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116375" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Bouguessa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Belmrabet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00681-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik.T. Naas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia. Lasbet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar. Aidaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed.L. Boukhalkhal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2019.100454" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654150v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akkouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00905-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0538-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02365798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loubar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00880-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khiari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0257-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.04.133" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV59SXNJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394224v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menaa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amrouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.02.123" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.03.179" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02271250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02146" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounici" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouguessa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2GSJP3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Aklouche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentebbiche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.053" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4M4X0XQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloune" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balistrou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2017.01.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG742G1Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878557v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15659/ijaat.18.09.992" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Loubar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatTransRes.2016011658" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendriss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lasbet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.361-378" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731269v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.09.050" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHQRTKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731272v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Makhlouf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.350101" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926787v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbellil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Niculescu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.11.138" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71H82BJP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525722v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boukhalkhal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1339141" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446458v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kassargy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kahine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.07.034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZN176S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381776v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.054" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.340313" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.021" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK80WRKW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Naas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benzaoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.340214" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444608v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.340405" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01261585v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezrane Cheikh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liazid Abdelkrim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.10.042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260875v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260874v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Mounif" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.10.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204913v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Lounici" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmrabet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.05.008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939975v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esp&#233;rance Kinata" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.10.057" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFTDSC1F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939976v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Catalin Niculescu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.10.091" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXVB56HQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204921v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boussadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.10.068" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.03.078" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935903v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silao Esperance Kinata" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pataschiv" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouslamti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.08.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXC4KWVH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Laksmono" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2012.10.016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85XMD6MF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935907v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Geo Varuvel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.051" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCRJRLD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935913v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LWFD13S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mura" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Massoli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.12.095" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935912v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.07.011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935918v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/235485" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446464v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mura" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massoli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.03.027" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHMJ0PTC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abed" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.7.1.1200-1220" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692340v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446469v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v20.i9.40" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.02.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M1C2MQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935939v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1857943" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966008v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ricoul" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393553v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20847" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377898v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerdoun Mahfoudh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0032" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653177v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76081-6_49" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376356v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerras" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Outili" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Meniai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irec52758.2021.9624856" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418482v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irec48820.2020.9310415" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386828v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gallego Myl&#232;ne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoult" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abou Msallem" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361302v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926104003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360961v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Mairizal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priadi Cindy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735122v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577567" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361169v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361276v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270065v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361271v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926998v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Tizzaoui" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Largeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Liazid" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206889v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360981v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360998v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361097v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361079v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315291v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362082v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362088v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362076v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362019v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362009v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361998v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361102v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372640v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Akkouche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429289798-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>