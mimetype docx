--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khalid Lamnawar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and elongational rheology of recycled polypropylene-based multilayer barrier films: impact of thermomechanical reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Bechibo Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (5), pp.419-440. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-026-01561-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of thermal, morphological, and mechanical properties of natural fiber-reinforced PLA composites: effect of PEG and LLDPE additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Laaguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Belcadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Erchiqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (10), pp.7137 - 7154. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-026-12271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biowastes as Reinforcements for Sustainable PLA-Biobased Composites Designed for 3D Printing Applications: Structure–Rheology–Process–Properties Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Arrakhiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym18010128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of Multilayer Polymeric Barrier Films: an Overview of Recent Pioneering Works and Main Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Bechibo Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202400414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of Polystyrene/Polyethylene Micro/Nanolayered Films: Effect of Melt Rheological Properties Mismatch on Induced Morphological and Mechanical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Bechibo Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (11), pp.6357-6368. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.70137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of Multilayer Polymeric Barrier Films: an Overview of Recent Pioneering Works and Main Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Bechibo Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 310 (7), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202400414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical recycling of multiphase contaminated plastic waste via physical compatibilization: a study on rheological, morphological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5va00186b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual enhancement of dispersion of cellulose nanocrystals, crystallization performance, flexibility and barrier properties through polyethylene glycol coating in melt-processed poly(L-lactide)-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.120337. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.120337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear shear and elongational rheology study of MWCNTs enclosed multilayer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-025-01482-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of Polystyrene/Polyethylene Micro/Nanolayered Films: Effect of Melt Rheological Properties Mismatch on Induced Morphological and Mechanical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Bechibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.70137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Blown Multi-Micro-Nano-Layer Coextrusion: Insights into Rheology and Process Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazaros Vozikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17010057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus nanoparticles as efficient interface compatibilizer in blends of polylactide and elastomers: Importance of interfacial relaxation on toughening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingrui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botuo Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingfeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Cardinaels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (5), pp.765-783. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/8.0000826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial shear and elongational rheology of immiscible multi-micro-nanolayered polymers: contribution for probing the effect of highly mismatched viscoelastic properties and modeling interfacial tension properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (5), pp.361-377. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01445-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Processing, and Challenges of Multicomponent Polymer Composites for Improved Electromagnetic Interference Shielding Properties: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Masghouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202300344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductivity Insights Into the Carbon Nanotubes Mobility Restricted by the Long‐Branched Chains During the Thermal Annealing, Fast Shear Flow and Melt to Solid Cooling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 310 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202400264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Architectured Multilayers with Mismatched Rheological Behaviors: Layer Stability, Structure, and Confinement Dictate Polyethylene-Based Film Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (4), pp.1953-1964. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c03923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally Graded Multilayer Composites Based on Poly(D,L lactide)/Bioactive Fillers Fabricated by a 3D Direct Pellet Printing Multi-Extrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacambra Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.236 - 246. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.2c01475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the restricted mobility of carbon nanotubes inside a long chain branched polymer matrix via probing the shear flow effects to the rheological and electrical properties of the filled systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3sm01311a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Rheology of Polymer–Polymer Interfaces Covered with Janus Nanoparticles: Polymer Blends versus Particle Sandwiched Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botuo Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhicong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Cardinaels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (2), pp.647 - 663. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.2c01973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced Multiphase Systems Based on Poly(Lactic Acid) and Polyamide 11 from Blends to Multi-Micro/Nanolayer Polymers Fabricated with Forced-Assembly Multilayer Coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (23), pp.16737. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242316737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface-engineered composite nanofibers for boosting piezoelectric outputs of polymeric nanogenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangwei Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengxia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenchen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 349, pp.134860. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2023.134860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Manufacturing Processes of Biocomposites Based on Poly(α-Esters) and Bioactive Glass Fillers for Bone Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacambra-Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.81. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomimetics8010081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation and modeling of healing properties during extrusion-based 3D printing of poly(lactic-acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacambra-Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (1), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-022-01377-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-rheology properties of polyethylenes with varying macromolecular architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandez-De-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande Boisson-da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (12), pp.454. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10965-023-03838-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey from Processing to Recycling of Multilayer Waste Films: A Review of Main Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.2319. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14122319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Morphology, Rheology, and Dynamic Properties toward Unveiling the Partial Miscibility in Poly(lactic acid)—Poly(hydroxybutyrate-co-hydroxyvalerate) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Rheology and Processing of Polymers II., 14 (24), pp.5359. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14245359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated Ethylene Propylene Coatings Deposited by a Spray Process: Mechanical Properties, Scratch and Wear Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.347. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14020347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and Processing of Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.2327. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14122327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of 3D-printed PEEK and its application for personalized orbital implants with various infill patterns and densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Znaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.105534. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Characterization of a Concentrated Phosphate Slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Maazioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Benkhaldoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ouazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (5), pp.178. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids6050178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Composites Based on Poly(lactic acid) and Bioactive Glass Fillers for Bone Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacambra-Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dergham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlin Magallanes-Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13172991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwitterionic Silicone Materials Derived from Aza‐Michael Reaction of Amino‐Functional PDMS with Acrylic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (5), pp.2000372. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.202000372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites based on polyphtalamides matrices and continuous glass fibers: structure-processing and properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-020-01564-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydrothermal Aging of Carbon Fiber Reinforced Polycarbonate Composites on Mechanical Performance and Sand Erosion Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2453. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12112453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Structural Evolution and Its Relationship to Dielectric Properties of Micro-/Nano-Layer Coextruded PVDF-HFP/PC Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuntai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2596. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12112596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Macromolecular Architecture of Copolymers at Layer–Layer Interfaces of Multilayered Polymer Films: A Combined Morphological and Rheological Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c04731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Effects of In Situ Layer–Layer Interfacial Reaction in Multilayer Polymer Films via Multilayered Assembly: From Microlayers to Nanolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 305 (5), pp.2000076. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202000076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Based on Polyphtalamides Matrices and Continuous Glass Fibers: Rheology- Processing and Properties Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.107-112. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk rheology and surface tribo-rheometry toward the investigation of polyisobutylene migration in model and recycled multilayer agricultural films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (11), pp.821-847. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-020-01239-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-rheological studies and monitoring of high-Tg reactive polyphtalamides towards a fast innovative RTM processing of fiber-reinforced thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.109227. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced blends based on poly (lactic acid) and polyamide 11: Structure-properties relationships and enhancement of film blowing processability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Polymer Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (6), pp.2061-2074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites based on polylactic acid and olive solid waste fillers: Effect of two compatibilization approaches on the physicochemical, rheological, and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.E152-E163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemorheological study and in-situ monitoring of PA6 anionic-ring polymerization for RTM processing control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dkier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107, pp.235-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Tension Properties in Biopolymer Blends: From Deformed Drop Retraction Method (DDRM) to Shear and Elongation Rheology-Application to Blown Film Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al-Itry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.411-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Role of Interfacial Diffusion and Diffuse Interphases Formed in Multi-Micro-/Nanolayered Polymer Films Based on Poly(vinylidene fluoride) and Poly(methyl methacrylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (34), pp.29019-29037. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of Transient Rheology in Step Shear and Its Implication To Explore Nonlinear Relaxation Dynamics of Interphase in Compatible Polymer Multi-microlayered Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (23), pp.8093-8104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of core-shell acrylate rubber particles on the thermomechanical and physical properties of biocomposites from polylactic acid and olive solid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.894-902. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of in situ reactive interphase with graft copolymer on shear and extensional rheology in a model bilayered polymer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.289 - 299. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2017.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and dynamic insights into an in situ reactive interphase with graft copolymers in multilayered polymer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (13), pp.2523 - 2535. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6sm02658c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear shear and elongation rheological study of interfacial failure in compatible bilayer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Maia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4926492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Based on (ethylene–propylene) Copolymer and Olive Solid Waste: Rheological, Thermal, Mechanical, and Morphological Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the dynamic heterogeneity of PMMA/PVDF blends: from microscopic dynamics to macroscopic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.3252-3264. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm02659h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological, Morphological and Mechanical Studies of Sustainably Sourced Polymer Blends Based on Poly(Lactic Acid) and Polyamide 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walha Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.61. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym8030061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of copolymer architecture on generation of defects in reactive multilayer coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 651-653 (939-962), pp.836-841. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of a New Type of Interfacial Instability in a Reactive Coextrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (11), pp.2542-2552. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental considerations on the step shear strain in polymer melts: sources of error and windows of confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Maia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.121-138. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-014-0814-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer Blends Based on Poly (lactic acid): Shear and Elongation Rheology/Structure/Blowing Process Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (939-962), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym7050939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the simultaneous biaxial stretching on the structural and mechanical properties of PLA, PBAT and their blends at rubbery state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, European Polymer Journal 68 (2015), 68, pp.288-301. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Understanding and Modeling of Diffuse Interphase Properties and its Role in Interfacial Flow Stability of Multilayer Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 55, Issue 4, April 2015, Pages: 771–791, 55 (4), pp.771-791. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental studies of interfacial rheology at multilayered model polymers for coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1664, pp.100008. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4918475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Poly (Lactic Acid) Blown Film Extrusion: Structure-Processing-properties Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (Issue 4, April), pp.840-857. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological, morphological, and interfacial properties of compatibilized PLA/PBAT blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Online first (7), pp.10.1007/s00397-014-0774-2. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-014-0774-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental studies of interfacial rheology at multilayered model polymers for coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive extrusion of PLA, PBAT with a multi-functional epoxide: physico-chemical and rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, September 2014,, 58, pp.90-102. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding and Melt strengthening of poly (lactic acid). Shear and elongation rheological investigations for forming process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.1751-1756. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the interphase in the interfacial flow stability in coextrusion of compatible multilayered polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.1738-1750. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Modeling of the Mutual Diffusion and the Interphase Development for an Asymmetrical Bilayer Based on PMMA and PVDF Model Compatible Polymers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 ((1)), pp.276-299. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma301620a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of thermal stability, rheological and mechanical properties of PLA, PBAT and their blends by reactive extrusion with functionalized epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (Issue 10), pp.1898-1914. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Encapsulation in Multiphase Polymers: Role of Viscoelastic, Geometrical and Interfacial Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1), pp.441-454. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma201151k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological modeling of the Diffusion Process and the Interphase of Symmetrical Bilayer Based on PVDF and PMMA with varying Molecular Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.691-711. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-012-0629-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between rheological and surface properties for the sintering process of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Damien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.121-131. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-011-5773-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding and processing of biodegradable materials based on PLA for packaging applications: In greening the 21st century materials world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Science and Engineering (international journal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2 (Mai), pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiffusion/reaction at the polymer/polymer interface in multilayer systems probed by linear viscoelasticity coupled to FTIR and NMR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (7), pp.1604-1622. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2010.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological, Morphological, and Heat Seal Properties of Linear Low Density Polyethylene and Cyclo Olefine Copolymer (LLDPE/COC) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vion-Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 116 (4), pp.2015-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological, morphological and heat seal properties of linear low density polyethylene and cyclo-olefine copolymer (LLDPE/COC) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vion-Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 116 (4), pp.2015-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in mechanical properties of aluminum polypropylene composite fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naebe Minoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hurren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (5), pp.662-666. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12221-010-0662-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Interphase in the Flow Stability of Reactive Coextruded Multilayer Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (4), pp.727-739. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and modelling of rotational molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (suppl. 1), pp.783-786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive rotational molding process of PP/PA6 bilayer systems: experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, suppl. 1, pp.671-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and morphology of multilayer reactive polymers: effect of interfacial area in interdiffusion/reaction phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (4), pp.383-397. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-007-0244-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological study of multilayer functionalized polymers: Characterization of interdiffusion and reaction at polymer/polymer interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (4), pp.411-424. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-005-0062-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology of multilayer functionalized polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.305-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofillers enclosed polymer multilayer systems under extensional flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheological Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khalid Lamnawar, Apr 2025, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling multilayer polymers: Unlocking the impact of thermal treatment on rheological properties and mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference, AERC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of co-Extruded PLA/PEG bio-nanocomposite films with enhanced functional properties for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Arrakhiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème colloque national du Groupe Français d’études et d’applications des Polymères – GFP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response of coextruded multi-nanolayered films of PS/LDPE: How mechanical confinment enables to control PS damage mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouar Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2-ème Congrès Français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites based on PLA and natural microfibers, Effects of structures and amounts on morphological, thermal, and rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Arrakhiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheological Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KHALID LAMNAWAR, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of flexible multilayer barrier films: structure-rheologyprocessing relationships and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Bechibo Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème colloque national du Groupe Français d’études et d’applications des Polymères – GFP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Groupe français d'études et d'applications des polymères (GFP), Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05302483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various proceesing methods for disperssing lignocellulosic fibers in polylactic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Arrakhiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYMER BLENDS/EUROFILLERS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation of biopolymer blends with Deep eutectic solvents toward Improvement of home biodegradation Properties: Applications to the innovative Multi-Micro/Nano layer film Coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Pastena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheological Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Polyols Absorption onto Cellulose Nanocrystals (CNC) on Melt and Mechanical Strengthening Through Reactive Extruded Vitrimerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheological Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khalid Lamnawar, Apr 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Strategy for Designing Polycaprolactone-Based Biocomposites Using a Functionalized Cellulose Filler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Yachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha El Assimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lahcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Sciences et Innovation pour la Carboneutralité (2SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved recyclability of multi-layered films and multicomponent polymeric systems (from packaging to plastronic devices)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Rheologists' Days - JJR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Peyresq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved recyclability of multi-layered films and multicomponent polymeric systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of polymers: Main Challenges and Prospects. Invited talk and animation of round table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific and Industrial Days of the "Mediterranean Section of the French Polymer Group (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response of coextruded multi-nanolayered films of PS/LDPE: How mechanical confinment enables to control PS damage mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally Graded Materials: Innovative Multilayer composites based on Poly(D,L lactide)/Bioactive Fillers fabricated by 3D Direct Pellet Printing multi Extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th international Conference of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation and modeling of healing properties during extrusion-based 3D printing of poly(lactic-acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, LEEDS, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, thermal, and rheological properties of eco-friendly biocomposites made from polylactic acid reinforced with Moroccan sugarcane bagasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Arrakhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of recycling of flexible multi- layered polymeric barrier films systems: Structure-Rheology- Processing relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Regional Meeting of the Polymer Processing Society, PPS-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ferrol, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journey from Processing to Recycling of Multilayer Waste Films: Main Challenges and Prospects with innovative approaches (Invited plenary speaker)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IPPT_TWINN conference Challenges, trends and solutions in developing and processing recycled materials FTPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Slovenj Gradec, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Rheology and modelling of interfacial phenomena in multimicro/nanolayers by forced assembly layer coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38 international Conference of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art on Recycling Issues (Invited plenary speaker)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymeris Competitiveness Cluster Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Economy: Challenges and Stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Saint-Etienne Engineering Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Louis Vovelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to polymer multilayer films recycling using the forced assembly coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Herif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Plastics Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in multi micro-/nanolayered coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36 International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of PLA and PMMA multilayered model polymers: an innovative approach for a better-controlled pellet multi-extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.1024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de polycondensats par chromatographie d’exclusion stérique dans l’HFIP (hexafluoroisopropanol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MacroSEC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, VILLEURBANNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small & Wide Angle X-ray Scattering for the Determination of Morphologies in Polymer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prospectives des lignes de lumière / French Collaborating Research Groups Prospective Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRF, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and processing of nanolayered coextruded polymers,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille University-UMET laboratory,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and dynamics of multi micro-/nanolayered polymers: A multi-scale investigation of interface/interphases and confinement effects towards a better controlling of coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tai pei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and processing of multilayer materials by coextrusion: Aspects expérimentaux et fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSAM de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale investigation of interfacial phenomenon in multilayered polymer structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer blends: Structure-rheological-morphological -interfacial properties /forming process relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer blends based on PLA and PBAT: Rheology/blowing extrusion/properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC'14) May 13-16, 2014 - Montreal- Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Copolymer Architecture on Generation of Defects in Reactive Multilayer Coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Graz, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des écoulements stratifiés en coextrusion : étude multi-échelle du rôle de l’architecture du copolymère aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological And Mechanical Properties Of Biocomposites Based On Poly(Lactic Acid) And Bioglass® Fillers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dergham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC'14) May 13-16, 2014 - Montreal- Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, montreal, Canada. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughening Modification of poly(lactic acid)/polyamide11 blends via In Situ Reactive Compatibilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walha Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Arab Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet-Tunisia, Tunisia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding and Melt strengthening of blends based on poly (lactic acid) - rheological investigations, Structure-properties relationships for forming process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Polymer Processing Society Conference 2015- Regional conference ( Europe/Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des écoulements stratifiés en coextrusion : étude multi-échelle du rôle de l'architecture du copolymère aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and processing of biopolymers and their multiphase materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Organized by Thermofisher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene-propylene copolymer/olive solid waste composites: effect of filler loading and compatibilizer content on rheological and physical properties,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khamakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Arab Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet-Tunisia, Tunisia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, Rheological and Mechanical studies of Bio-Sourced polymer blends based on Plylactide-Acid and Polyamide 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walha Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Engineering of Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet-Tunisia, Tunisia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state of the art of interfacial rheology and coextrusion process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Workshop on Polymer Processing, Nov 17-20, 2014 (AWPP-2014) Kenting National Park of Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, taiwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of thermal stability, rheological and physico-chemical properties of biocomposites from poly (lactic acid) and olive solid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khamakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Journées Nationales de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Monastir-Tunisia, Tunisia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the compatibilization effect of the multifunctionalized epoxy in PLA/PBAT biopolymer blends: linear and non-linear rheology, morphology and interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual European Rheology Conference (AERC 2014) April 8-11 2014 in Karlsruhe, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany. pp.Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Rheology of Interphase: Relaxation after a Step Strain, Startup Shear and Uniaxial Extension of PMMA/PVDF Compatible Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual European Rheology Conference (AERC 2014) April 8-11 2014 in Karlsruhe, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany. pp.Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive extrusion of PLA, PA11 with a multifunctional epoxide: Rheological, Morphological and Interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walha Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Journées Nationales de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Monastir-Tunisia, Tunisia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposite based on polylactic acid and olive solid waste: rheological, processing and mechanical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khamakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Engineering of Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet-Tunisia, Tunisia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, Rheological And Mechanical Properties Of Biocomposites Based On Poly(Lactic Acid) And Bioglass® Fillers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dergham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamnawar Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC'14) May 13-16, 2014 - Montreal- Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montreal- Canada, Canada. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Studies of Interfacial Rheology at Multilayered Model Polymers for Coextrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cleveland, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie aux interfaces et rôle de l’architecture moléculaire du copolymère dans les films multicouches compatibilisés en coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque national du Groupe Français de Rhéologie des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie interfaciale de matériaux multicouches modèles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque national du Groupe Français de Rhéologie des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blown extrusion of PLA and it's compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotec 04 -05 July 2013, Cite Congress Exhibition Center Lyon, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and processing of polymers in mono and multilayered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop de l'Université de Annaba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the interphase in the interfacial flow stability of multilayer coextrusion of compatible polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and blowing extrusion/properties relationships of PLA and PBAT blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotec 04 -05 July 2013, Cite Congress Exhibition Center Lyon, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer blends based on PLA and PBAT: Rheology/blowing extrusion/properties relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Summer School ALP plastics) with Turin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Oyonnax, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding, melt strengthening and forming Process of poly (lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coextrusion of compatible polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Eurotec 04 -05 July 2013, Cite Congress Exhibition Center Lyon, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and processing of polymers in mono and multilayered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop de l’Université de Annaba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blowing Extrusion of poly (lactic acid) and its blends: Improvement of the processing stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coextrusion of compatible multilayered polymers: fundamental understanding and modeling of the role of the diffuse interpahse in the interfacial flow stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coextrusion of compatible multilayered polymers: fundamental understanding and modeling of the role of the diffuse interphase in the interfacial flow stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference of The Polymer Processing Society (PPS-29),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites Based On Poly(Lactic Acid) And Bioglass® Fillers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dergham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotec 04 -05 July 2013, Cite Congress Exhibition Center Lyon, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological modeling of the interdiffusion and the interphase development at a symmetrical and an asymmetrical bilayer based on PMMA and PVDF model polymers,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEPO 2012 Le Groupe Français d'Études et d'Applications des Polymères, JEPO40 du 30 septembre au 5 octobre 2012 à Anduze (Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Anduze (Gard), France. documents de procceding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis and Simulation of the thermoforming process of thin polymer sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL FORMING - ESAFORM 2012, PTS 1 &amp; 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, LAUBLSRUTISTR 24, CH-8717 STAFA-ZURICH, Switzerland. pp.1111-1116, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blown Film extrusion of Poly(Lactic Acid) : improvement of processing stability. Structure, processing and properties relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental understanding of encapsulation in multiphase polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the Polymer Processing Society (PPS-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial tension and rheological investigations of PLA/PBAT blends compatibilized by multi-functional epoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfacial tension and rheological investigations of PLA/PBAT blends compatibilized by multi-functional epoxide au JEPO 2012 Le Groupe Français d'Études et d'Applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Anduze (Gard), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding and Melt strengthening of poly (lactic acid): Shear and elongation rheological investigations for forming process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the Polymer Processing Society (PPS-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation in multiphase polymers: Role of viscoelastic, geometrical and interfacial properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVIth International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lisbon, Portugal. pp.web site</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological modeling of the diffusion process and the interphase of symmetrical model bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque national du Groupe Français de Rhéologie des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pau, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites based on poly(lactic acid) and bioglass® fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dergham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites based on poly (lactic acid) and bioglass® fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC'12),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental study and modeling of the interdiffusion and the interphase development by rheology using a symmetrical and an asymmetrical bilayer composed of PMMA and PVDF model polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the Polymer Processing Society (PPS-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et mise en forme de bio-composites PLA/bioverres par les technologies de la plasturgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dergham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque national du Groupe Français de Rhéologie des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pau, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing PLA and its composites for a new approach of reactive processing: relationship between structural, thermal and rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chakraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lahcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society PPS 2011; 27th Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation in multiphase polymers: Role of viscoelasticity, geometrical and interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society PPS 2011; 27th Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakech, Morocco. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology at the interface and the role of the interphase on stability flow on multilayered coextrusion polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society PPS 2011; 27th Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'implants composite organique-inorganique d'une nouvelle génération pour des applications orthopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation defects in coextruded multilayer polymers: Experimental aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et mise en forme de matériaux multicouches par le procédé de coextrusion : Aspects expérimentaux et fondamentaux»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Centre Français de Plasturgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de synthèse de polyacide lactique: Relation structure-propriétés rhéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chakraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lahcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Groupe Français de Rhéologie-GFR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiffusion/réaction aux interfaces et coalescence des polymères : Couplage rhéologie et mesures optiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Groupe Français de Rhéologie-GFR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and optical MODELS EXPERIMENTAL INVESTIGATIONS OF ENCAPSULATION DEFECTS IN COEXTRUDED MULTILAYER POLYMERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society of Rheology 82nd Annual Meeting October 24-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santa Fe, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation defects in coextruded multilayer polymers: Experimental aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'implants composite organique-inorganique d'une nouvelle génération pour des applications orthopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and optical models exierimental investigations of encapsulation defects in coextruded multilaye polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd Annual Meeting of The Society of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santa Fe, New Mexico, United States. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation in multiphase polymers: Role of viscolealsticity, geometrical and interfacial properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istanbul Regional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Istanbul, Turkey. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the interphase in the flow stability of reactive coextruded multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. RTS 2009. Rotomoulding, Thermoforming and Stretch-Blow Moulding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et mise en forme de matériaux multicouches par le procédé de Coextrusion: Etude des instabilités interfaciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage pédagogique-GFP - Groupe Français d'études et d'applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Oyonnax, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités interfaciales dans le procédé de coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Plasturgie : Matériaux performants, Procédés innovants, et développement durable Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the interphase in the flow stability of reactive coextruded multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS 2009, Rotomoulding, Thermoforming and Stretch-Blow Moulding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie aux interfaces et rôle de l'interphase dans les écoulements stratifiés en coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Journées sur les Polymères Organiques et leurs Applications (JPOA VI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kenitra, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New based PLA for packaging applications, Work-shop Matériaux biodégradables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work-shop Matériaux biodégradables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiffusion/réaction aux interfaces et coalescence des polymères : Couplage rhéologie et mesures optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français de rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive rotational molding process of PP/PA6 bilayer systems: Experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international ESAFORM 2008 Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Functionalized Multilayer Polymers in a Coextrusion Process: Experimental and Theoretical Investigations of Interfacial Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 763-766, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0287-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology at the interface and the role of the interphase in reactive functionalized multilayer polymers in coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Rheology: The Society of Rheology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the interphase on the flow stability of reactive functionalized multilayer polymers in coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society 24th annual meeting, PPS 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive functionalized multilayer polymers in a coextrusion process: Experimental and theoretical investigations of interfacial instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international ESAFORM 2008 Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigations of interfacial instabilities in coextrusion process of reactive multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2007, 4th Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive functionalized multilayer polymers in coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Esaform Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.908-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical analysis of interfacial instabilities in coextrusion process of multilayer functionalized polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 annual meeting of the Polymer Processing Society, PPS 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et mise en forme de matériaux multicouches réactifs par procédé de coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel eco-design approach to enhance the recyclability of polystyrene-based multilayer films: Effect of melt rheological properties of coexisting components on the morphological and mechanical performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference, AERC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical recycling of multilayer polymer films: Unlocking the impact of thermal treatment on rheological properties and mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference, AERC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical treatment of lignocellulosic fibers on rheological properties for ecofriendly biocomposites applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Arrakhiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheological Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coextrusion of Multilayer Structures, Interfacial Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Polymer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-64, 2013, 9780471440260. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/0471440264.pst584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on the coextrusion process: fundamental and experimental approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley library,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Polymer Science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley library, New York, 2013, pp.1-64, 2013, Book, 9780471440260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multi-micro-nano-layer films based on highly deformable TPEs for the tire industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Bechibo Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Eddahchouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : RD735080. 2025, pp.www.researchdisclosure.com/Dashboard/RecentDisclosures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPOSITE MATERIALS BASED ON BIORESORBABLE POLYMERS AND ON BIOCOMPATIBLE GLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014177575 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer composition based on poly lactic acid, useful in piece/object, comprises poly lactic acid and additive mixture, for promoting crystallization of poly lactic acid, comprising mineral filler, glycol polyether, and aliphatic amide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2941702. 2010, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer composition based on poly lactic acid, useful in piece/object, comprises poly lactic acid and additive mixture, for promoting crystallization of poly lactic acid, comprising mineral filler, glycol polyether, and aliphatic amide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 244471D27125. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition polymère, procédé d'obtention de la composition et la pièce obtenue à partir de la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 244471D27125. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie aux interfaces et rôle de l'interphase dans les écoulements stratifiés en coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie aux interfaces et rôle de l'interphase dans les écoulements stratifiés en coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie aux interfaces et rôle de l'interphase dans les écoulements stratifiés en coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la rhéologie comme outil puissant pour la modélisation des phénomènes interfaciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigations of interfacial instabilities in coextrusion process of reactive multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie aux interfaces et rôle de l'interphase dans les écoulements stratifiés en coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et mise en forme de bio-composites par extrusion bivis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie aux interfaces et rôle de l'interphase dans les écoulements stratifiés en coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Lyon, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00631140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId427"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khalid Lamnawar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of thermal, morphological, and mechanical properties of natural fiber-reinforced PLA composites: effect of PEG and LLDPE additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Laaguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Belcadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Erchiqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (10), pp.7137 - 7154. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-026-12271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and elongational rheology of recycled polypropylene-based multilayer barrier films: impact of thermomechanical reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Bechibo Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (5), pp.419-440. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-026-01561-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of Polystyrene/Polyethylene Micro/Nanolayered Films: Effect of Melt Rheological Properties Mismatch on Induced Morphological and Mechanical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Bechibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.70137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of Polystyrene/Polyethylene Micro/Nanolayered Films: Effect of Melt Rheological Properties Mismatch on Induced Morphological and Mechanical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Bechibo Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (11), pp.6357-6368. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.70137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical recycling of multiphase contaminated plastic waste via physical compatibilization: a study on rheological, morphological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5va00186b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of Multilayer Polymeric Barrier Films: an Overview of Recent Pioneering Works and Main Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Bechibo Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 310 (7), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202400414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual enhancement of dispersion of cellulose nanocrystals, crystallization performance, flexibility and barrier properties through polyethylene glycol coating in melt-processed poly(L-lactide)-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.120337. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.120337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biowastes as Reinforcements for Sustainable PLA-Biobased Composites Designed for 3D Printing Applications: Structure–Rheology–Process–Properties Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Arrakhiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym18010128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of Multilayer Polymeric Barrier Films: an Overview of Recent Pioneering Works and Main Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Bechibo Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202400414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear shear and elongational rheology study of MWCNTs enclosed multilayer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-025-01482-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial shear and elongational rheology of immiscible multi-micro-nanolayered polymers: contribution for probing the effect of highly mismatched viscoelastic properties and modeling interfacial tension properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (5), pp.361-377. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01445-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus nanoparticles as efficient interface compatibilizer in blends of polylactide and elastomers: Importance of interfacial relaxation on toughening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingrui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botuo Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingfeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Cardinaels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (5), pp.765-783. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/8.0000826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Blown Multi-Micro-Nano-Layer Coextrusion: Insights into Rheology and Process Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazaros Vozikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17010057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Processing, and Challenges of Multicomponent Polymer Composites for Improved Electromagnetic Interference Shielding Properties: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Masghouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202300344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductivity Insights Into the Carbon Nanotubes Mobility Restricted by the Long‐Branched Chains During the Thermal Annealing, Fast Shear Flow and Melt to Solid Cooling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 310 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202400264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Architectured Multilayers with Mismatched Rheological Behaviors: Layer Stability, Structure, and Confinement Dictate Polyethylene-Based Film Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (4), pp.1953-1964. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c03923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-rheology properties of polyethylenes with varying macromolecular architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandez-De-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande Boisson-da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (12), pp.454. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10965-023-03838-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally Graded Multilayer Composites Based on Poly(D,L lactide)/Bioactive Fillers Fabricated by a 3D Direct Pellet Printing Multi-Extrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacambra Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.236 - 246. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.2c01475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the restricted mobility of carbon nanotubes inside a long chain branched polymer matrix via probing the shear flow effects to the rheological and electrical properties of the filled systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3sm01311a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced Multiphase Systems Based on Poly(Lactic Acid) and Polyamide 11 from Blends to Multi-Micro/Nanolayer Polymers Fabricated with Forced-Assembly Multilayer Coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (23), pp.16737. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242316737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface-engineered composite nanofibers for boosting piezoelectric outputs of polymeric nanogenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangwei Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengxia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenchen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 349, pp.134860. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2023.134860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Rheology of Polymer–Polymer Interfaces Covered with Janus Nanoparticles: Polymer Blends versus Particle Sandwiched Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botuo Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhicong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Cardinaels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (2), pp.647 - 663. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.2c01973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Manufacturing Processes of Biocomposites Based on Poly(α-Esters) and Bioactive Glass Fillers for Bone Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacambra-Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.81. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomimetics8010081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation and modeling of healing properties during extrusion-based 3D printing of poly(lactic-acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacambra-Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (1), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-022-01377-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Morphology, Rheology, and Dynamic Properties toward Unveiling the Partial Miscibility in Poly(lactic acid)—Poly(hydroxybutyrate-co-hydroxyvalerate) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Rheology and Processing of Polymers II., 14 (24), pp.5359. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14245359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey from Processing to Recycling of Multilayer Waste Films: A Review of Main Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.2319. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14122319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated Ethylene Propylene Coatings Deposited by a Spray Process: Mechanical Properties, Scratch and Wear Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.347. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14020347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and Processing of Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.2327. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14122327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of 3D-printed PEEK and its application for personalized orbital implants with various infill patterns and densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Timoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Znaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.105534. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwitterionic Silicone Materials Derived from Aza‐Michael Reaction of Amino‐Functional PDMS with Acrylic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (5), pp.2000372. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.202000372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Composites Based on Poly(lactic acid) and Bioactive Glass Fillers for Bone Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacambra-Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dergham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlin Magallanes-Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13172991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Characterization of a Concentrated Phosphate Slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Maazioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Benkhaldoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ouazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (5), pp.178. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids6050178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Based on Polyphtalamides Matrices and Continuous Glass Fibers: Rheology- Processing and Properties Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.107-112. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk rheology and surface tribo-rheometry toward the investigation of polyisobutylene migration in model and recycled multilayer agricultural films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (11), pp.821-847. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-020-01239-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites based on polyphtalamides matrices and continuous glass fibers: structure-processing and properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-020-01564-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydrothermal Aging of Carbon Fiber Reinforced Polycarbonate Composites on Mechanical Performance and Sand Erosion Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2453. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12112453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Structural Evolution and Its Relationship to Dielectric Properties of Micro-/Nano-Layer Coextruded PVDF-HFP/PC Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuntai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2596. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12112596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Macromolecular Architecture of Copolymers at Layer–Layer Interfaces of Multilayered Polymer Films: A Combined Morphological and Rheological Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c04731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Effects of In Situ Layer–Layer Interfacial Reaction in Multilayer Polymer Films via Multilayered Assembly: From Microlayers to Nanolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 305 (5), pp.2000076. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202000076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-rheological studies and monitoring of high-Tg reactive polyphtalamides towards a fast innovative RTM processing of fiber-reinforced thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.109227. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites based on polylactic acid and olive solid waste fillers: Effect of two compatibilization approaches on the physicochemical, rheological, and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.E152-E163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemorheological study and in-situ monitoring of PA6 anionic-ring polymerization for RTM processing control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dkier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107, pp.235-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced blends based on poly (lactic acid) and polyamide 11: Structure-properties relationships and enhancement of film blowing processability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Polymer Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (6), pp.2061-2074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Tension Properties in Biopolymer Blends: From Deformed Drop Retraction Method (DDRM) to Shear and Elongation Rheology-Application to Blown Film Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al-Itry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.411-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Role of Interfacial Diffusion and Diffuse Interphases Formed in Multi-Micro-/Nanolayered Polymer Films Based on Poly(vinylidene fluoride) and Poly(methyl methacrylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (34), pp.29019-29037. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of Transient Rheology in Step Shear and Its Implication To Explore Nonlinear Relaxation Dynamics of Interphase in Compatible Polymer Multi-microlayered Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (23), pp.8093-8104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of core-shell acrylate rubber particles on the thermomechanical and physical properties of biocomposites from polylactic acid and olive solid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.894-902. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and dynamic insights into an in situ reactive interphase with graft copolymers in multilayered polymer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (13), pp.2523 - 2535. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6sm02658c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of in situ reactive interphase with graft copolymer on shear and extensional rheology in a model bilayered polymer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.289 - 299. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2017.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the dynamic heterogeneity of PMMA/PVDF blends: from microscopic dynamics to macroscopic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.3252-3264. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm02659h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological, Morphological and Mechanical Studies of Sustainably Sourced Polymer Blends Based on Poly(Lactic Acid) and Polyamide 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walha Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.61. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym8030061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Based on (ethylene–propylene) Copolymer and Olive Solid Waste: Rheological, Thermal, Mechanical, and Morphological Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear shear and elongation rheological study of interfacial failure in compatible bilayer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Maia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4926492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental studies of interfacial rheology at multilayered model polymers for coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1664, pp.100008. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4918475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental considerations on the step shear strain in polymer melts: sources of error and windows of confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Maia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.121-138. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-014-0814-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer Blends Based on Poly (lactic acid): Shear and Elongation Rheology/Structure/Blowing Process Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (939-962), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym7050939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of copolymer architecture on generation of defects in reactive multilayer coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 651-653 (939-962), pp.836-841. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of a New Type of Interfacial Instability in a Reactive Coextrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (11), pp.2542-2552. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the simultaneous biaxial stretching on the structural and mechanical properties of PLA, PBAT and their blends at rubbery state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, European Polymer Journal 68 (2015), 68, pp.288-301. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Understanding and Modeling of Diffuse Interphase Properties and its Role in Interfacial Flow Stability of Multilayer Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 55, Issue 4, April 2015, Pages: 771–791, 55 (4), pp.771-791. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental studies of interfacial rheology at multilayered model polymers for coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive extrusion of PLA, PBAT with a multi-functional epoxide: physico-chemical and rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, September 2014,, 58, pp.90-102. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Poly (Lactic Acid) Blown Film Extrusion: Structure-Processing-properties Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (Issue 4, April), pp.840-857. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological, morphological, and interfacial properties of compatibilized PLA/PBAT blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Online first (7), pp.10.1007/s00397-014-0774-2. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-014-0774-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Modeling of the Mutual Diffusion and the Interphase Development for an Asymmetrical Bilayer Based on PMMA and PVDF Model Compatible Polymers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 ((1)), pp.276-299. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma301620a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the interphase in the interfacial flow stability in coextrusion of compatible multilayered polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.1738-1750. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding and Melt strengthening of poly (lactic acid). Shear and elongation rheological investigations for forming process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.1751-1756. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between rheological and surface properties for the sintering process of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Damien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.121-131. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-011-5773-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of thermal stability, rheological and mechanical properties of PLA, PBAT and their blends by reactive extrusion with functionalized epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (Issue 10), pp.1898-1914. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Encapsulation in Multiphase Polymers: Role of Viscoelastic, Geometrical and Interfacial Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1), pp.441-454. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma201151k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological modeling of the Diffusion Process and the Interphase of Symmetrical Bilayer Based on PVDF and PMMA with varying Molecular Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.691-711. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-012-0629-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding and processing of biodegradable materials based on PLA for packaging applications: In greening the 21st century materials world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Science and Engineering (international journal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2 (Mai), pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiffusion/reaction at the polymer/polymer interface in multilayer systems probed by linear viscoelasticity coupled to FTIR and NMR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (7), pp.1604-1622. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2010.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological, Morphological, and Heat Seal Properties of Linear Low Density Polyethylene and Cyclo Olefine Copolymer (LLDPE/COC) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vion-Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 116 (4), pp.2015-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological, morphological and heat seal properties of linear low density polyethylene and cyclo-olefine copolymer (LLDPE/COC) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vion-Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 116 (4), pp.2015-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in mechanical properties of aluminum polypropylene composite fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naebe Minoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hurren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (5), pp.662-666. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12221-010-0662-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Interphase in the Flow Stability of Reactive Coextruded Multilayer Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (4), pp.727-739. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and modelling of rotational molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (suppl. 1), pp.783-786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive rotational molding process of PP/PA6 bilayer systems: experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, suppl. 1, pp.671-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and morphology of multilayer reactive polymers: effect of interfacial area in interdiffusion/reaction phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (4), pp.383-397. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-007-0244-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological study of multilayer functionalized polymers: Characterization of interdiffusion and reaction at polymer/polymer interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (4), pp.411-424. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-005-0062-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology of multilayer functionalized polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.305-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and extensional rheology analyses of reprocessed multilayer barrier films: Structure-properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2026 - The Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, KRAKOW, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for valorisation of WEEE plastic using multilayer coextrusion for 3D printing: Rheology/morphology relationships and filaments stretching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2026 - The Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, KRAKOW, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Strategy for Designing Polycaprolactone-Based Biocomposites Using a Functionalized Cellulose Filler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Yachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha El Assimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lahcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Sciences et Innovation pour la Carboneutralité (2SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of co-Extruded PLA/PEG bio-nanocomposite films with enhanced functional properties for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Arrakhiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème colloque national du Groupe Français d’études et d’applications des Polymères – GFP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response of coextruded multi-nanolayered films of PS/LDPE: How mechanical confinment enables to control PS damage mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouar Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2-ème Congrès Français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofillers enclosed polymer multilayer systems under extensional flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheological Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khalid Lamnawar, Apr 2025, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling multilayer polymers: Unlocking the impact of thermal treatment on rheological properties and mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference, AERC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites based on PLA and natural microfibers, Effects of structures and amounts on morphological, thermal, and rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Arrakhiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheological Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KHALID LAMNAWAR, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of flexible multilayer barrier films: structure-rheologyprocessing relationships and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Bechibo Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème colloque national du Groupe Français d’études et d’applications des Polymères – GFP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Groupe français d'études et d'applications des polymères (GFP), Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05302483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various proceesing methods for disperssing lignocellulosic fibers in polylactic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Arrakhiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYMER BLENDS/EUROFILLERS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation of biopolymer blends with Deep eutectic solvents toward Improvement of home biodegradation Properties: Applications to the innovative Multi-Micro/Nano layer film Coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Pastena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheological Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Polyols Absorption onto Cellulose Nanocrystals (CNC) on Melt and Mechanical Strengthening Through Reactive Extruded Vitrimerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheological Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khalid Lamnawar, Apr 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of recycling of flexible multi- layered polymeric barrier films systems: Structure-Rheology- Processing relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Regional Meeting of the Polymer Processing Society, PPS-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ferrol, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved recyclability of multi-layered films and multicomponent polymeric systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of polymers: Main Challenges and Prospects. Invited talk and animation of round table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific and Industrial Days of the "Mediterranean Section of the French Polymer Group (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved recyclability of multi-layered films and multicomponent polymeric systems (from packaging to plastronic devices)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Rheologists' Days - JJR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Peyresq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response of coextruded multi-nanolayered films of PS/LDPE: How mechanical confinment enables to control PS damage mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally Graded Materials: Innovative Multilayer composites based on Poly(D,L lactide)/Bioactive Fillers fabricated by 3D Direct Pellet Printing multi Extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th international Conference of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation and modeling of healing properties during extrusion-based 3D printing of poly(lactic-acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, LEEDS, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, thermal, and rheological properties of eco-friendly biocomposites made from polylactic acid reinforced with Moroccan sugarcane bagasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Arrakhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art on Recycling Issues (Invited plenary speaker)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymeris Competitiveness Cluster Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journey from Processing to Recycling of Multilayer Waste Films: Main Challenges and Prospects with innovative approaches (Invited plenary speaker)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IPPT_TWINN conference Challenges, trends and solutions in developing and processing recycled materials FTPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Slovenj Gradec, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Rheology and modelling of interfacial phenomena in multimicro/nanolayers by forced assembly layer coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38 international Conference of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to polymer multilayer films recycling using the forced assembly coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Herif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Plastics Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Economy: Challenges and Stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Saint-Etienne Engineering Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Louis Vovelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in multi micro-/nanolayered coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36 International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of PLA and PMMA multilayered model polymers: an innovative approach for a better-controlled pellet multi-extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.1024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small & Wide Angle X-ray Scattering for the Determination of Morphologies in Polymer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prospectives des lignes de lumière / French Collaborating Research Groups Prospective Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRF, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de polycondensats par chromatographie d’exclusion stérique dans l’HFIP (hexafluoroisopropanol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MacroSEC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, VILLEURBANNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and processing of nanolayered coextruded polymers,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lille University-UMET laboratory,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and dynamics of multi micro-/nanolayered polymers: A multi-scale investigation of interface/interphases and confinement effects towards a better controlling of coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tai pei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and processing of multilayer materials by coextrusion: Aspects expérimentaux et fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSAM de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale investigation of interfacial phenomenon in multilayered polymer structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene-propylene copolymer/olive solid waste composites: effect of filler loading and compatibilizer content on rheological and physical properties,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khamakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Arab Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet-Tunisia, Tunisia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Copolymer Architecture on Generation of Defects in Reactive Multilayer Coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Graz, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des écoulements stratifiés en coextrusion : étude multi-échelle du rôle de l’architecture du copolymère aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological And Mechanical Properties Of Biocomposites Based On Poly(Lactic Acid) And Bioglass® Fillers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dergham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC'14) May 13-16, 2014 - Montreal- Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, montreal, Canada. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer blends: Structure-rheological-morphological -interfacial properties /forming process relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer blends based on PLA and PBAT: Rheology/blowing extrusion/properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC'14) May 13-16, 2014 - Montreal- Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughening Modification of poly(lactic acid)/polyamide11 blends via In Situ Reactive Compatibilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walha Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Arab Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet-Tunisia, Tunisia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding and Melt strengthening of blends based on poly (lactic acid) - rheological investigations, Structure-properties relationships for forming process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Polymer Processing Society Conference 2015- Regional conference ( Europe/Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des écoulements stratifiés en coextrusion : étude multi-échelle du rôle de l'architecture du copolymère aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and processing of biopolymers and their multiphase materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Organized by Thermofisher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Studies of Interfacial Rheology at Multilayered Model Polymers for Coextrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cleveland, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie aux interfaces et rôle de l’architecture moléculaire du copolymère dans les films multicouches compatibilisés en coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque national du Groupe Français de Rhéologie des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie interfaciale de matériaux multicouches modèles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque national du Groupe Français de Rhéologie des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state of the art of interfacial rheology and coextrusion process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Workshop on Polymer Processing, Nov 17-20, 2014 (AWPP-2014) Kenting National Park of Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, taiwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of thermal stability, rheological and physico-chemical properties of biocomposites from poly (lactic acid) and olive solid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khamakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Journées Nationales de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Monastir-Tunisia, Tunisia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, Rheological and Mechanical studies of Bio-Sourced polymer blends based on Plylactide-Acid and Polyamide 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walha Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Engineering of Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet-Tunisia, Tunisia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the compatibilization effect of the multifunctionalized epoxy in PLA/PBAT biopolymer blends: linear and non-linear rheology, morphology and interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual European Rheology Conference (AERC 2014) April 8-11 2014 in Karlsruhe, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany. pp.Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Rheology of Interphase: Relaxation after a Step Strain, Startup Shear and Uniaxial Extension of PMMA/PVDF Compatible Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual European Rheology Conference (AERC 2014) April 8-11 2014 in Karlsruhe, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany. pp.Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive extrusion of PLA, PA11 with a multifunctional epoxide: Rheological, Morphological and Interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walha Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Journées Nationales de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Monastir-Tunisia, Tunisia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposite based on polylactic acid and olive solid waste: rheological, processing and mechanical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khamakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Engineering of Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet-Tunisia, Tunisia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, Rheological And Mechanical Properties Of Biocomposites Based On Poly(Lactic Acid) And Bioglass® Fillers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dergham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamnawar Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC'14) May 13-16, 2014 - Montreal- Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montreal- Canada, Canada. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the interphase in the interfacial flow stability of multilayer coextrusion of compatible polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and blowing extrusion/properties relationships of PLA and PBAT blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotec 04 -05 July 2013, Cite Congress Exhibition Center Lyon, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer blends based on PLA and PBAT: Rheology/blowing extrusion/properties relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Summer School ALP plastics) with Turin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Oyonnax, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and processing of polymers in mono and multilayered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop de l'Université de Annaba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding, melt strengthening and forming Process of poly (lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blown extrusion of PLA and it's compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotec 04 -05 July 2013, Cite Congress Exhibition Center Lyon, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coextrusion of compatible polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Eurotec 04 -05 July 2013, Cite Congress Exhibition Center Lyon, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and processing of polymers in mono and multilayered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop de l’Université de Annaba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blowing Extrusion of poly (lactic acid) and its blends: Improvement of the processing stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coextrusion of compatible multilayered polymers: fundamental understanding and modeling of the role of the diffuse interpahse in the interfacial flow stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coextrusion of compatible multilayered polymers: fundamental understanding and modeling of the role of the diffuse interphase in the interfacial flow stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference of The Polymer Processing Society (PPS-29),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites Based On Poly(Lactic Acid) And Bioglass® Fillers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dergham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotec 04 -05 July 2013, Cite Congress Exhibition Center Lyon, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites based on poly (lactic acid) and bioglass® fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC'12),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental study and modeling of the interdiffusion and the interphase development by rheology using a symmetrical and an asymmetrical bilayer composed of PMMA and PVDF model polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the Polymer Processing Society (PPS-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et mise en forme de bio-composites PLA/bioverres par les technologies de la plasturgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dergham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque national du Groupe Français de Rhéologie des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pau, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blown Film extrusion of Poly(Lactic Acid) : improvement of processing stability. Structure, processing and properties relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological modeling of the interdiffusion and the interphase development at a symmetrical and an asymmetrical bilayer based on PMMA and PVDF model polymers,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEPO 2012 Le Groupe Français d'Études et d'Applications des Polymères, JEPO40 du 30 septembre au 5 octobre 2012 à Anduze (Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Anduze (Gard), France. documents de procceding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis and Simulation of the thermoforming process of thin polymer sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL FORMING - ESAFORM 2012, PTS 1 &amp; 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, LAUBLSRUTISTR 24, CH-8717 STAFA-ZURICH, Switzerland. pp.1111-1116, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental understanding of encapsulation in multiphase polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the Polymer Processing Society (PPS-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial tension and rheological investigations of PLA/PBAT blends compatibilized by multi-functional epoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Al-Itry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfacial tension and rheological investigations of PLA/PBAT blends compatibilized by multi-functional epoxide au JEPO 2012 Le Groupe Français d'Études et d'Applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Anduze (Gard), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding and Melt strengthening of poly (lactic acid): Shear and elongation rheological investigations for forming process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the Polymer Processing Society (PPS-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation in multiphase polymers: Role of viscoelastic, geometrical and interfacial properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVIth International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lisbon, Portugal. pp.web site</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites based on poly(lactic acid) and bioglass® fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dergham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological modeling of the diffusion process and the interphase of symmetrical model bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque national du Groupe Français de Rhéologie des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pau, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing PLA and its composites for a new approach of reactive processing: relationship between structural, thermal and rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chakraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lahcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society PPS 2011; 27th Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation in multiphase polymers: Role of viscoelasticity, geometrical and interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society PPS 2011; 27th Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakech, Morocco. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology at the interface and the role of the interphase on stability flow on multilayered coextrusion polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society PPS 2011; 27th Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and optical models exierimental investigations of encapsulation defects in coextruded multilaye polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd Annual Meeting of The Society of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santa Fe, New Mexico, United States. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation in multiphase polymers: Role of viscolealsticity, geometrical and interfacial properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istanbul Regional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Istanbul, Turkey. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et mise en forme de matériaux multicouches par le procédé de coextrusion : Aspects expérimentaux et fondamentaux»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Centre Français de Plasturgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation defects in coextruded multilayer polymers: Experimental aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'implants composite organique-inorganique d'une nouvelle génération pour des applications orthopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de synthèse de polyacide lactique: Relation structure-propriétés rhéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chakraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lahcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Groupe Français de Rhéologie-GFR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation defects in coextruded multilayer polymers: Experimental aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiffusion/réaction aux interfaces et coalescence des polymères : Couplage rhéologie et mesures optiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Groupe Français de Rhéologie-GFR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and optical MODELS EXPERIMENTAL INVESTIGATIONS OF ENCAPSULATION DEFECTS IN COEXTRUDED MULTILAYER POLYMERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosto Bousmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society of Rheology 82nd Annual Meeting October 24-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santa Fe, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'implants composite organique-inorganique d'une nouvelle génération pour des applications orthopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie aux interfaces et rôle de l'interphase dans les écoulements stratifiés en coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Journées sur les Polymères Organiques et leurs Applications (JPOA VI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kenitra, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New based PLA for packaging applications, Work-shop Matériaux biodégradables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work-shop Matériaux biodégradables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiffusion/réaction aux interfaces et coalescence des polymères : Couplage rhéologie et mesures optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français de rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et mise en forme de matériaux multicouches par le procédé de Coextrusion: Etude des instabilités interfaciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage pédagogique-GFP - Groupe Français d'études et d'applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Oyonnax, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the interphase in the flow stability of reactive coextruded multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. RTS 2009. Rotomoulding, Thermoforming and Stretch-Blow Moulding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités interfaciales dans le procédé de coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Plasturgie : Matériaux performants, Procédés innovants, et développement durable Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the interphase in the flow stability of reactive coextruded multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS 2009, Rotomoulding, Thermoforming and Stretch-Blow Moulding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Functionalized Multilayer Polymers in a Coextrusion Process: Experimental and Theoretical Investigations of Interfacial Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 763-766, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0287-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive rotational molding process of PP/PA6 bilayer systems: Experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international ESAFORM 2008 Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology at the interface and the role of the interphase in reactive functionalized multilayer polymers in coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Rheology: The Society of Rheology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the interphase on the flow stability of reactive functionalized multilayer polymers in coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society 24th annual meeting, PPS 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive functionalized multilayer polymers in a coextrusion process: Experimental and theoretical investigations of interfacial instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international ESAFORM 2008 Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et mise en forme de matériaux multicouches réactifs par procédé de coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigations of interfacial instabilities in coextrusion process of reactive multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2007, 4th Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive functionalized multilayer polymers in coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Esaform Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.908-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical analysis of interfacial instabilities in coextrusion process of multilayer functionalized polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 annual meeting of the Polymer Processing Society, PPS 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and extensional rheology analyses of reprocessed multilayer barrier films: Structure-properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2026 - The Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical recycling of multilayer polymer films: Unlocking the impact of thermal treatment on rheological properties and mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference, AERC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel eco-design approach to enhance the recyclability of polystyrene-based multilayer films: Effect of melt rheological properties of coexisting components on the morphological and mechanical performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference, AERC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical treatment of lignocellulosic fibers on rheological properties for ecofriendly biocomposites applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ait Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Arrakhiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheological Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on the coextrusion process: fundamental and experimental approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley library,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Polymer Science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley library, New York, 2013, pp.1-64, 2013, Book, 9780471440260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coextrusion of Multilayer Structures, Interfacial Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huagui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Polymer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-64, 2013, 9780471440260. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/0471440264.pst584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multi-micro-nano-layer films based on highly deformable TPEs for the tire industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissein Bechibo Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Eddahchouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : RD735080. 2025, pp.www.researchdisclosure.com/Dashboard/RecentDisclosures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPOSITE MATERIALS BASED ON BIORESORBABLE POLYMERS AND ON BIOCOMPATIBLE GLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014177575 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer composition based on poly lactic acid, useful in piece/object, comprises poly lactic acid and additive mixture, for promoting crystallization of poly lactic acid, comprising mineral filler, glycol polyether, and aliphatic amide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2941702. 2010, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition polymère, procédé d'obtention de la composition et la pièce obtenue à partir de la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 244471D27125. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer composition based on poly lactic acid, useful in piece/object, comprises poly lactic acid and additive mixture, for promoting crystallization of poly lactic acid, comprising mineral filler, glycol polyether, and aliphatic amide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 244471D27125. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie aux interfaces et rôle de l'interphase dans les écoulements stratifiés en coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie aux interfaces et rôle de l'interphase dans les écoulements stratifiés en coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie aux interfaces et rôle de l'interphase dans les écoulements stratifiés en coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie aux interfaces et rôle de l'interphase dans les écoulements stratifiés en coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la rhéologie comme outil puissant pour la modélisation des phénomènes interfaciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigations of interfacial instabilities in coextrusion process of reactive multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et mise en forme de bio-composites par extrusion bivis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie aux interfaces et rôle de l'interphase dans les écoulements stratifiés en coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Lyon, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00631140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId431"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602855v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissein Bechibo Adam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-026-01561-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Laaguel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait Balla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Belcadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benmoussa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Erchiqui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-026-12271-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Arrakhiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym18010128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202400414" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.70137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602857v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Qiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Cabrera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5va00186b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.120337" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-025-01482-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissein Bechibo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Vozikis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Mani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17010057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huawei Qiao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingrui Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botuo Zheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfeng Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cardinaels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Touil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huagui Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01445-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masghouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Granger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300344" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202400264" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03923" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286023v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacambra Andreu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01475" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm01311a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicong Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c01973" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jaouadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaziri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dr. Lamnawar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316737" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangwei Lian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxia Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Wu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134860" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacambra-Andreu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chenal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics8010081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-022-01377-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-De-Alba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson-da Cruz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-023-03838-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14122319" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142693v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14245359" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Barhoumi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Khlifi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14020347" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14122327" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Timoumi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Znaidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Maazioui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Benkhaldoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ouazar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6050178" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484839v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dergham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlin Magallanes-Perdomo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13172991" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03260014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Genest" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pouget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000372" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dkier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamnawar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maazouz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01564-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Fang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Huang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12112453" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086851v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adami" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuntai Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12112596" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04731" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202000076" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dkier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.144" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086853v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Charbonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pichon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-020-01239-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02280833v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109227" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Walha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010419v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khemakhem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010415v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010520v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabrera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al-Itry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010566v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09064" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822759v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24642" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.05.037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637619v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02658c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Maia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4926492" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24303" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm02659h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396565v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walha Fatma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8030061" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.836" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24146" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MM02H336-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149457v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0814-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Al-Itry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym7050939" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152605v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.05.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB6DRCZ9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005533v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23945" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXWQBZ26-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154777v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918475" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779979v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23610" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1KQ3NS8V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998957v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0774-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.06.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8G8CS9L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1751" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823998v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1738" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma301620a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.06.028" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCPHZG2J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781395v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosto Bousmina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma201151k" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686956v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-012-0629-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29PM64Z0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Damien Muller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5773-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5X30ZNR2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593934v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mallet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534583v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2010.03.019" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLZ6VXR6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543717v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vion-Loisel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naebe Minoo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hurren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-010-0662-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543721v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21334" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSPWM29M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374802v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373599v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632041v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-007-0244-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1L6JJ2RB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632047v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-005-0062-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJRQS86F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938616v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088647v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li," TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041085v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissein Adam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575087v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Naim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310532v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05302483v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310536v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pastena" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088793v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05309706v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Yachou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahcini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040779v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966918v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adam" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970708v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933112v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fabing" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970696v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969415v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093230v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040777v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970722v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970730v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970922v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970944v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040739v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Herif" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970746v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205024v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhadj" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.1024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929369v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910423v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034078v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034079v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034080v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034081v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152953v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952447v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152692v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152689v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952478v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152902v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152958v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446065v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034082v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152919v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khamakhem" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152907v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952181v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152916v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952464v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952465v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152897v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152914v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952463v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamnawar Khalid" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152935v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152678v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152685v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952469v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996989v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778432v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952471v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034084v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779955v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952476v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034085v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824007v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824005v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034083v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952468v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742666v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710886v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahmad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1111" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675667v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779942v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742668v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779949v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742662v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779975v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675620v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034086v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779932v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779978v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593759v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chakraoui" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raihane" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahcini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593754v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593761v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543280v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543266v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543283v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543203v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543711v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490743v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490733v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490701v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543277v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543254v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490726v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543262v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490723v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381472v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543706v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543177v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mallet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490706v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380395v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510397v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0287-6" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377360v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381114v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379062v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380146v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377312v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380144v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381809v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041095v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Touil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041091v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093166v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808307v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst584" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778149v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146862v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Eddahchouri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cou&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153073v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552065v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534582v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490663v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379026v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379029v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379015v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379022v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379024v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379018v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632526v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00631140v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574271v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Laaguel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait Balla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Belcadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benmoussa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Erchiqui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-026-12271-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissein Bechibo Adam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-026-01561-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissein Bechibo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.70137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Qiao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Cabrera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5va00186b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202400414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.120337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Arrakhiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym18010128" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-025-01482-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968720v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Touil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huagui Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01445-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huawei Qiao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingrui Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botuo Zheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfeng Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cardinaels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000826" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Vozikis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Mani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17010057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masghouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Granger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300344" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202400264" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03923" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-De-Alba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson-da Cruz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-023-03838-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286023v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacambra Andreu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01475" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm01311a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jaouadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaziri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dr. Lamnawar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316737" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangwei Lian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxia Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134860" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicong Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c01973" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacambra-Andreu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chenal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics8010081" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957120v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-022-01377-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14245359" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14122319" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Barhoumi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Khlifi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14020347" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14122327" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Timoumi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Znaidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03260014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Genest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pouget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000372" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484839v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dergham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlin Magallanes-Perdomo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chevalier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13172991" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Maazioui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Benkhaldoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ouazar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6050178" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dkier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.144" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Charbonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pichon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-020-01239-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dkier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamnawar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maazouz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01564-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Fang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Huang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12112453" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adami" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuntai Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12112596" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086870v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04731" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749386v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202000076" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02280833v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109227" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010419v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khemakhem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Walha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010520v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabrera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al-Itry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010566v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09064" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822759v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24642" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02658c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649036v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.05.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396459v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm02659h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396565v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walha Fatma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8030061" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498776v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24303" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Maia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4926492" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918475" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0814-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Al-Itry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym7050939" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.836" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24146" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MM02H336-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.05.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB6DRCZ9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005533v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23945" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXWQBZ26-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012032v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.06.013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8G8CS9L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779979v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mallet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23610" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1KQ3NS8V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998957v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0774-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma301620a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823998v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1738" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824000v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1751" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Damien Muller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5773-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5X30ZNR2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728886v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.06.028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCPHZG2J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosto Bousmina" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma201151k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686956v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-012-0629-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29PM64Z0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593934v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mallet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534583v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2010.03.019" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLZ6VXR6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543717v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vion-Loisel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naebe Minoo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hurren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-010-0662-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543721v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21334" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSPWM29M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374802v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373599v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632041v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-007-0244-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1L6JJ2RB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632047v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-005-0062-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJRQS86F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938616v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617644v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissein Adam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05309706v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Yachou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahcini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575087v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405392v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Naim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088647v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li," TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310532v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05302483v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310536v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088744v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pastena" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088793v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040777v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adam" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970708v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040779v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933112v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fabing" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970696v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969415v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093230v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970922v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970722v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970730v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040739v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Herif" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970944v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970746v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205024v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhadj" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.1024" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910423v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929369v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousseau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034078v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034079v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034080v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034081v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152919v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khamakhem" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152692v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152689v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952478v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152953v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152902v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152958v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446065v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034082v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152935v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152678v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152685v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952181v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152916v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152907v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952464v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952465v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152897v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152914v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952463v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamnawar Khalid" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778432v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952471v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034084v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996989v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779955v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952469v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952476v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034085v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824007v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824005v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034083v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952468v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034086v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779932v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779978v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675667v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742666v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710886v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahmad" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1111" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779942v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742668v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779949v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742662v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675620v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779975v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593759v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chakraoui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raihane" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahcini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593754v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593761v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543277v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543254v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543283v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543266v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543280v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543203v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490733v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543711v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490701v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543706v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543177v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mallet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490706v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543262v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490726v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490723v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381472v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510397v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0287-6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380395v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377360v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381114v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379062v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381809v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380146v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377312v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380144v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617662v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041091v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041095v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Touil" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093166v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778149v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808307v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst584" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146862v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Eddahchouri" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cou&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153073v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552065v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490663v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534582v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379018v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379029v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379015v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379026v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379022v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379024v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632526v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00631140v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>