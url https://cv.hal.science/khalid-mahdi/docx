--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -135,70 +135,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Mahdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences &amp; Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15120060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18868185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030074v1</w:t>
+                <w:t xml:space="preserve">hal-05030074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches pédagogiques dans les systèmes éducatifs anglophones et francophones : Une analyse comparative des défis et opportunités d'hybridation Pedagogical Approaches in Anglophone and Francophone Educational Systems: A Comparative Analysis of the Challenges and Opportunities of Hybridization</w:t>
               </w:r>
@@ -207,823 +207,823 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Mahdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences &amp; Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 1 (1), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15120060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des formations continues à distance aux enseignants des sciences physiques dans des logiciels de simulation informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Mahdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Educators, Teachers and Trainers JETT Morocco Journal for Educators, Teachers and Trainers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des simulateurs informatiques dans l'enseignement de sciences physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laafou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Janati-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Madrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiNet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451108v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generalization of using the ICT in the work of the physics teachers in Moroccan schools: Obstacle of training courses and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chekour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laafou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Janati Al-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Madrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Innovation and Applied Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (2), pp.829-834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La technologie mobile au service de l'enseignement et l'apprentissage : le cas de l'ENS Tétouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Sofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laafou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Janati-Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Madrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiNet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifications of Physics Teachers in ICT to Integrate the Use of ICT in Moroccan Physics Schools: Obstacles and Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laafou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Janati-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational and Social Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), pp.177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5901/jesr.2015.v5n1p177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur ajoutée de la formation continue en ligne des enseignants de sciences physiques dans le simulateur PSPICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chekour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Laafou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Janati‐idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Mahdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.22-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance training for physics teachers in education sciences: flexible and efficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chekour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Laafou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Scientific Research &amp; Engineering Technology (IJSET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1170,51 +1170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mahdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15120060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784065v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451108v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sofi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laafou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Janati-Idrissi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Madrane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chekour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Janati Al-Idrissi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Janati-Idriss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/jesr.2015.v5n1p177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Laafou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Janati&#8208;idrissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030074v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mahdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18868185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15120060" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451108v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sofi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laafou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Janati-Idrissi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Madrane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chekour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Janati Al-Idrissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Janati-Idriss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/jesr.2015.v5n1p177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Laafou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Janati&#8208;idrissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>