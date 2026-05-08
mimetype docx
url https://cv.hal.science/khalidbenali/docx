--- v0 (2026-04-11)
+++ v1 (2026-05-08)
@@ -1828,243 +1828,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d'interaction de services pour la coopération des procédés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaboration/Coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bourguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferraris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Maghrébine des Sciences Informatiques - MCSEAI'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Annaba, Algérie, pp.189-201</w:t>
+              <w:t xml:space="preserve">2èmes assises du GdR I3 : Information Interaction Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gérome Canals, Dec 2002, Nancy, France, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099414v1</w:t>
+                <w:t xml:space="preserve">inria-00107629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration/Coopération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle d'interaction de services pour la coopération des procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Baïna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benali</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Ferraris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes assises du GdR I3 : Information Interaction Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gérome Canals, Dec 2002, Nancy, France, France. pp.17</w:t>
+              <w:t xml:space="preserve">7ème Conférence Maghrébine des Sciences Informatiques - MCSEAI'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Annaba, Algérie, pp.189-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107629v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process service model for dynamic enterprise process interconnection</w:t>
               </w:r>
@@ -3652,415 +3652,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'entreprise et interopérabilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes d'information collaboratifs. Architectures et modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Selmin Nurcan (Ed.); Khalid Benali (Ed.); Hervé Pingaud (Ed.). Lavoisier, 15/5, pp.140, 2010, Ingénierie des Systèmes d'Information (ISI)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Khalid Benali. Lavoisier, 15/3, pp.138, 2010, Ingénierie des Systèmes d'Information (ISI)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00540352v1</w:t>
+                <w:t xml:space="preserve">inria-00540217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie d'entreprise et des systèmes d'information</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation d'entreprise et interopérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Selmin Nurcan (Ed.); Khalid Benali (Ed.); Hervé Pingaud (Ed.). Lavoisier, 15/5, pp.140, 2010, Ingénierie des Systèmes d'Information (ISI)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selmin Nurcan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">inria-00540235v1</w:t>
+                <w:t xml:space="preserve">inria-00540352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information collaboratifs. Architectures et modèles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ingénierie d'entreprise et des systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmin Nurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benali</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Khalid Benali. Lavoisier, 15/3, pp.138, 2010, Ingénierie des Systèmes d'Information (ISI)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Selmin Nurcan (Ed.); Khalid Benali (Ed.); Hervé Pingaud (Ed.). Lavoisier, 15/4, pp.164, 2010, Ingénierie des Systèmes d'Information (ISI)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00540217v1</w:t>
+                <w:t xml:space="preserve">inria-00540235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes du XXVIIe congrès INFORSID</w:t>
+                <w:t xml:space="preserve">Documents annotés et langages d'indexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benali</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Khalid Benali. Inforsid, pp.498, 2009, 978-2-917490-08-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Khalid Benali and Dominique Rieu and Chantal Soulé-Dupuy. Hermes-Lavoisier, 12 - N° 1/2009, pp.130, 2009, Document numérique-RSTI série DN, 978-2-7462-2547-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00433794v1</w:t>
+                <w:t xml:space="preserve">inria-00433768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documents annotés et langages d'indexation</w:t>
+                <w:t xml:space="preserve">Actes du XXVIIe congrès INFORSID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Khalid Benali. Inforsid, pp.498, 2009, 978-2-917490-08-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">inria-00433768v1</w:t>
+                <w:t xml:space="preserve">inria-00433794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des processus d'entreprise et des SI</w:t>
               </w:r>
@@ -4319,64 +4319,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Braesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmin Nurcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4576,51 +4576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.loria.fr/KBenali/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892829v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ismaili-Alaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413950v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Kasmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ba&#239;na" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02504017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ba&#239;na" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96292-4_10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94289-6_29" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Lakhrouit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fod&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00216024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Azayite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belakbir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ba&#239;na" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Berio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjlida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94348" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10722620_22" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.832501" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leonard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malcurat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03660862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2022.01304104" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03126794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Baina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bellafkih" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ait Aali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2020.104979" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.04.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNJKLNPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bouzguenda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77581-2_20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.loria.fr/KBenali/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892829v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ismaili-Alaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413950v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Kasmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ba&#239;na" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02504017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ba&#239;na" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96292-4_10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94289-6_29" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Lakhrouit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fod&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00216024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Azayite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belakbir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ba&#239;na" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Berio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjlida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94348" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10722620_22" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.832501" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leonard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malcurat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03660862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2022.01304104" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03126794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Baina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bellafkih" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ait Aali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2020.104979" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.04.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNJKLNPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bouzguenda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77581-2_20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>