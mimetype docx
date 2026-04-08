--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -196,364 +196,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of AI in System of Systems With a Focus on Power Electronic Systems—Part I: Design and Control</w:t>
+                <w:t xml:space="preserve">A fault-tolerant topology for single-phase H-bridge inverters addressing open- and short-circuit failures for industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chouaib Djaghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kambiz Tehrani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2025.3641535⟩</w:t>
+              <w:t xml:space="preserve">Franklin Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.100189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fraope.2024.100189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524892v1</w:t>
+                <w:t xml:space="preserve">hal-04866221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fault-tolerant topology for single-phase H-bridge inverters addressing open- and short-circuit failures for industrial applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Survey of AI in System of Systems With a Focus on Power Electronic Systems—Part I: Design and Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Djaghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noman Khan</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanveer Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franklin Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.100189. </w:t>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.1011-1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fraope.2024.100189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2025.3641535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04866221v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of AI in System of Systems With a Focus on Power Electronic Systems—Part II: Maintenance and Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kambiz Tehrani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chouaib Djaghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanveer Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (4), pp.1025-1037. </w:t>
@@ -604,51 +604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Domain Analysis of a Dynamic Wireless Transfer System for Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincui Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -708,64 +708,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analytical Evaluation of the Shielding Effectiveness of Enclosures Containing Complex Apertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -812,51 +812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro mobilité : commande d'un double-onduleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -901,442 +901,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain generalized telegrapher’s equations for the electromagnetic field coupling to finite-length wires buried in a lossy half-space</w:t>
+                <w:t xml:space="preserve">Analytical Formulation for Shielding Effectiveness of a Lossy Enclosure Containing Apertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Poljak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Sesnic</w:t>
+                <w:t xml:space="preserve">Amélie Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Tkachenko</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (5), pp.1384--1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2017.2764327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914737v1</w:t>
+                <w:t xml:space="preserve">hal-01914758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Collocation Applications in Computational Electromagnetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Poljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvestar Sesnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Poljak</w:t>
+                <w:t xml:space="preserve">M Cvetkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvestar Sesnic</w:t>
+                <w:t xml:space="preserve">A Susnjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dodig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2018/1917439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Formulation for Shielding Effectiveness of a Lossy Enclosure Containing Apertures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time domain generalized telegrapher’s equations for the electromagnetic field coupling to finite-length wires buried in a lossy half-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Poljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sesnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Rabat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Girard</w:t>
+                <w:t xml:space="preserve">Kamal Kerroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tkachenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.199--204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914758v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral Equation Formulations and Related Numerical Solution Methods in Some Biomedical Applications of Electromagnetic Fields: Transcranial Magnetic Stimulation (TMS), Nerve Fiber Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Poljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cvetkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicko Doric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage THD Reduction for Dual-Inverter Fed Open-End Load With Isolated DC Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Dehghani Kiadehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1508,77 +1508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Models for Electromagnetic Coupling of an Open Metallic Shield Containing a Loaded Wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1619,217 +1619,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Conducted Perturbations in DC-AC Converters by a Dual Randomization of Hybrid Space Vector Modulation</w:t>
+                <w:t xml:space="preserve">Transient EM Fields Generated by Buried Conductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasserdine Boudjerda</w:t>
+                <w:t xml:space="preserve">Moussa Lefouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Melit</w:t>
+                <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachir Nekhoul</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Basma Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kerroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Vol. 1, pp.n° 1</w:t>
+              <w:t xml:space="preserve">, 2006, Vol. 1, pp.n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098147v1</w:t>
+                <w:t xml:space="preserve">hal-00098146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des perturbations induites par une onde de foudre sur un réseau de puissance non linéaire par FDTD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Kaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol 12, pp 333-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1848,148 +1848,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00100354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient EM Fields Generated by Buried Conductor</w:t>
+                <w:t xml:space="preserve">Reduction of Conducted Perturbations in DC-AC Converters by a Dual Randomization of Hybrid Space Vector Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Lefouili</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Nasserdine Boudjerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Melit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Vol. 1, pp.n°1</w:t>
+              <w:t xml:space="preserve">, 2006, Vol. 1, pp.n° 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098146v1</w:t>
+                <w:t xml:space="preserve">hal-00098147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illumination d'un réseau de lignes ou de cables par une onde de foudre. Modélisation par des générateurs de courant.</w:t>
               </w:r>
@@ -2001,77 +2001,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mezoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Kaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61, n°5-6, pp.721-747</w:t>
@@ -2100,103 +2100,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et localisation par rayonnement électromagnétique d'un défaut sur une électrode enterrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Lefouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Nekhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachir Nekhoul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Basma Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol. 9,, pp 333-35, n°2-3-2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2247,77 +2247,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mezoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Kaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol. 61, pp 721-747, n°5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2342,51 +2342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande alatoire des commutateurs lectroniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of electronics 0020-721</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2437,51 +2437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Arnautovski Toseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Grcev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2532,51 +2532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric power conversion system synthesis - Theory and practice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C.K. Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2601,90 +2601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une grille de mise à la terre par une équation de diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Nekhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachir Nekhoul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Basma Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vol. 8, pp. 407-423, n°3-4-2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2709,51 +2709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of symmetric distribution laws on spectral power density in randomized PWM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C.-K. Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,51 +2839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast efficient method for analysis of insulated wire antennas above ground.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paladian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2934,51 +2934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Galerkin moment method for the analysis of insulated wires above a lossy half-space.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paladian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3048,51 +3048,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSMITTER, RECEIVER AND METHOD FOR WIRELESSLY CHARGING THE POWER STORAGE UNIT OF AN ELECTRICAL VEHICLE, AND ELECTRICAL VEHICULE COMPRISING SUCH A RECEIVER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,51 +3181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Modular High Current DC Power Supply for Plasma Torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noman Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanveer Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Mubassir Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,51 +3328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincui Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 24th European Conference on Power Electronics and Applications (EPE'22 ECCE Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Hanover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3505,51 +3505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Matrix Pencil Method in Stimulus Artifact Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Mizouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3617,77 +3617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Analytical Formulation for Shielding Effectiveness Calculation of Lossy Enclosures Containing Elliptical Apertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3738,51 +3738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulus Artifact Removal using Matrix Pencil Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Mizouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3840,385 +3840,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical formulation for shielding effectiveness calculation of a lossy enclosure containing holes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stochastic-deterministic and sensitivity analysis of the transient field generated by GPR dipole antenna and transmitted into a lossy ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Šušnjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Poljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvestar Šesnić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetic Compatibility - EMC EUROPE, 2017 International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI), 2017 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657798v1</w:t>
+                <w:t xml:space="preserve">hal-01659891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of electrophysiological activities using Matrix Pencil Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Amirdehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE EUROCON 2017 -17th International Conference on Smart Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Ohrid, Macedonia. pp.531-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic-deterministic and sensitivity analysis of the transient field generated by GPR dipole antenna and transmitted into a lossy ground</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical formulation for shielding effectiveness calculation of a lossy enclosure containing holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI), 2017 IEEE International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Electromagnetic Compatibility - EMC EUROPE, 2017 International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659891v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed form model of radiated EM field from wired systems and analysis of coupling impact</w:t>
               </w:r>
@@ -4256,51 +4256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-6</w:t>
@@ -4342,90 +4342,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced analysis of the transient impedance of the horizontal grounding electrode: From statistics to sensitivity indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallechere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paladian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Poljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS), 2017 XXXIInd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t>
@@ -4448,809 +4448,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Analysis of Grounding Systems Associated to Substation Structures Under Lightning Strokes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Using Feko Software for Analysis of radiated Electric Field by Power Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Arnautovski-Toseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Grcev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Barcelone, Spain. pp. 929-934</w:t>
+              <w:t xml:space="preserve">Applied Computational Electromagnetic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Miami, United States. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00100377v1</w:t>
+                <w:t xml:space="preserve">hal-00100357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Effect of Randomized Switching Time in DC-DC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Analysis of Grounding Systems Associated to Substation Structures Under Lightning Strokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Nekhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasserdine Boudjerda</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Moussa Lefouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kerroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Barcelone, Spain. pp. 128-133</w:t>
+              <w:t xml:space="preserve">, 2006, Barcelone, Spain. pp. 929-934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00100367v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00100377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Disturbance in Power Network by Lightning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">High Frequency Effect of Randomized Switching Time in DC-DC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasserdine Boudjerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Melit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Barcelone, Spain. pp. 935-940</w:t>
+              <w:t xml:space="preserve">, 2006, Barcelone, Spain. pp. 128-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00100373v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00100367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Feko Software for Analysis of radiated Electric Field by Power Converters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Induced Disturbance in Power Network by Lightning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Kaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mezoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Nekhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kerroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonid Grcev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computational Electromagnetic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Miami, United States. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Barcelone, Spain. pp. 935-940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00100357v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00100373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using FEKO Software for Analysis of Radiated Electric Field by Power Converters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transient Electromagnetic Analysis of a Power Converter Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Arnautovski-Toseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Grcev</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Grcev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACES 2006 The 22th Annual Review of Progress in Applied Computational Electromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Miami, United States</w:t>
+              <w:t xml:space="preserve">SAEM'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, OHRID</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101219v1</w:t>
+                <w:t xml:space="preserve">hal-00106414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Electromagnetic Analysis of a Power Converter Circuit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Using FEKO Software for Analysis of Radiated Electric Field by Power Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Arnautovski-Toseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonid Grcev</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grcev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAEM'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, OHRID</w:t>
+              <w:t xml:space="preserve">ACES 2006 The 22th Annual Review of Progress in Applied Computational Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106414v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Transient Analysis of Electric Field from High Power Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Arnautovski-Toseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Grcev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5288,103 +5288,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Localization of Defects on Buried Conductor by E.M. Fields Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Lefouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Nekhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachir Nekhoul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Basma Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Barcelone, Spain. pp 285-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5409,103 +5409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Electromagnetic Environnement in Power Converters Using [S] Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Melit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Melit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasserdine Boudjerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Barcelone, Spain. pp. 540-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5575,51 +5575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerve Activity Analysis Using Matrix Pencil Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Mizouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5726,64 +5726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Mizouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Neuroscience Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Marseille, France</w:t>
@@ -5902,51 +5902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B149967D"/>
+    <w:nsid w:val="EEBB4233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6133,51 +6133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khalil-el-khamlichi-drissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3645-2423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102681651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Tehrani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Djaghloul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Abbas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641535" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04866221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Khamlichi Drissi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fraope.2024.100189" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincui Liang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3404142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04881489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3123441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaafari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poljak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sesnic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kerroum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tkachenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Poljak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestar Sesnic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cvetkovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Susnjara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dodig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1917439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rabat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2764327" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicko Doric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zulim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Dogas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2620420" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2661579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserdine Boudjerda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Melit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Nekhoul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kaouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lefouili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Harrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mezoued" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Arnautovski Toseva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Rousset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Grcev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.K. Luk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C.-K. Luk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPEL.2003.820825" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paladian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05084846v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mubassir Hassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouman Saeed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseer Ahmed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Liakouti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil EL Khamlichi Drissi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mizouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sion And Francois Gabrielli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Amirdehi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Monconduit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#352;u&#353;njara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestar &#352;esni&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benbassou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lallechere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Arnautovski-Toseva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnautovski-Toseva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grcev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086412v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khalil-el-khamlichi-drissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3645-2423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102681651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04866221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Djaghloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Khamlichi Drissi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Tehrani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fraope.2024.100189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524892v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Abbas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincui Liang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3404142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04881489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3123441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaafari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rabat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2764327" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Poljak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestar Sesnic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cvetkovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Susnjara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dodig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1917439" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poljak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sesnic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kerroum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tkachenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicko Doric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zulim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Dogas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2620420" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2661579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lefouili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Nekhoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Harrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kaouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserdine Boudjerda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Melit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mezoued" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Arnautovski Toseva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Rousset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Grcev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.K. Luk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C.-K. Luk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPEL.2003.820825" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paladian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05084846v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mubassir Hassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouman Saeed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseer Ahmed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Liakouti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil EL Khamlichi Drissi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mizouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sion And Francois Gabrielli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#352;u&#353;njara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestar &#352;esni&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Amirdehi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Monconduit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benbassou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lallechere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Arnautovski-Toseva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106414v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnautovski-Toseva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grcev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086412v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>