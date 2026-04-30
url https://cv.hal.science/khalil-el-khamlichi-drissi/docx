--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -901,442 +901,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Formulation for Shielding Effectiveness of a Lossy Enclosure Containing Apertures</w:t>
+                <w:t xml:space="preserve">Stochastic Collocation Applications in Computational Electromagnetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Rabat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dragan Poljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvestar Sesnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cvetkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Susnjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dodig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2017.2764327⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/1917439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914758v1</w:t>
+                <w:t xml:space="preserve">hal-01914760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Collocation Applications in Computational Electromagnetics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time domain generalized telegrapher’s equations for the electromagnetic field coupling to finite-length wires buried in a lossy half-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Dodig</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Poljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sesnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kerroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tkachenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.199--204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914760v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain generalized telegrapher’s equations for the electromagnetic field coupling to finite-length wires buried in a lossy half-space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Sesnic</w:t>
+                <w:t xml:space="preserve">Analytical Formulation for Shielding Effectiveness of a Lossy Enclosure Containing Apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Tkachenko</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (5), pp.1384--1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2017.2764327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914737v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral Equation Formulations and Related Numerical Solution Methods in Some Biomedical Applications of Electromagnetic Fields: Transcranial Magnetic Stimulation (TMS), Nerve Fiber Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Poljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cvetkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicko Doric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1664,51 +1664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1772,51 +1772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Kaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1906,51 +1906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol. 1, pp.n° 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Kaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2139,51 +2139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2260,51 +2260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Kaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2627,51 +2627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3617,51 +3617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Analytical Formulation for Shielding Effectiveness Calculation of Lossy Enclosures Containing Elliptical Apertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3840,277 +3840,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic-deterministic and sensitivity analysis of the transient field generated by GPR dipole antenna and transmitted into a lossy ground</w:t>
+                <w:t xml:space="preserve">Analysis of electrophysiological activities using Matrix Pencil Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Šušnjara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dragan Poljak</w:t>
+                <w:t xml:space="preserve">Saba Amirdehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvestar Šesnić</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Lénaïc Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI), 2017 IEEE International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">IEEE EUROCON 2017 -17th International Conference on Smart Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Ohrid, Macedonia. pp.531-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659891v1</w:t>
+                <w:t xml:space="preserve">hal-01658269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electrophysiological activities using Matrix Pencil Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saba Amirdehi</w:t>
+                <w:t xml:space="preserve">Stochastic-deterministic and sensitivity analysis of the transient field generated by GPR dipole antenna and transmitted into a lossy ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Šušnjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Poljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvestar Šesnić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Sion</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EUROCON 2017 -17th International Conference on Smart Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Ohrid, Macedonia. pp.531-536</w:t>
+              <w:t xml:space="preserve">Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI), 2017 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658269v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical formulation for shielding effectiveness calculation of a lossy enclosure containing holes</w:t>
               </w:r>
@@ -4381,51 +4381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paladian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Poljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS), 2017 XXXIInd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t>
@@ -4614,51 +4614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Lefouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4748,51 +4748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Barcelone, Spain. pp. 128-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4856,51 +4856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mezoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4932,256 +4932,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00100373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Electromagnetic Analysis of a Power Converter Circuit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanis Rousset</w:t>
+                <w:t xml:space="preserve">Using FEKO Software for Analysis of Radiated Electric Field by Power Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Arnautovski-Toseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonid Grcev</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grcev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAEM'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, OHRID</w:t>
+              <w:t xml:space="preserve">ACES 2006 The 22th Annual Review of Progress in Applied Computational Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106414v1</w:t>
+                <w:t xml:space="preserve">hal-00101219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using FEKO Software for Analysis of Radiated Electric Field by Power Converters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pasquier</w:t>
+                <w:t xml:space="preserve">Transient Electromagnetic Analysis of a Power Converter Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Arnautovski-Toseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Grcev</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Grcev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACES 2006 The 22th Annual Review of Progress in Applied Computational Electromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Miami, United States</w:t>
+              <w:t xml:space="preserve">SAEM'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, OHRID</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101219v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Transient Analysis of Electric Field from High Power Converters</w:t>
               </w:r>
@@ -5327,51 +5327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Nekhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5461,51 +5461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasserdine Boudjerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kerroum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Barcelone, Spain. pp. 540-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5726,64 +5726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Mizouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Neuroscience Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Marseille, France</w:t>
@@ -5902,51 +5902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEBB4233"/>
+    <w:nsid w:val="0BA6AC49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6133,51 +6133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khalil-el-khamlichi-drissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3645-2423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102681651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04866221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Djaghloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Khamlichi Drissi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Tehrani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fraope.2024.100189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524892v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Abbas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincui Liang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3404142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04881489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3123441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaafari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rabat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2764327" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Poljak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestar Sesnic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cvetkovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Susnjara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dodig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1917439" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poljak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sesnic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kerroum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tkachenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicko Doric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zulim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Dogas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2620420" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2661579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lefouili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Nekhoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Harrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kaouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserdine Boudjerda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Melit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mezoued" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Arnautovski Toseva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Rousset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Grcev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.K. Luk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C.-K. Luk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPEL.2003.820825" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paladian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05084846v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mubassir Hassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouman Saeed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseer Ahmed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Liakouti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil EL Khamlichi Drissi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mizouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sion And Francois Gabrielli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#352;u&#353;njara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestar &#352;esni&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Amirdehi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Monconduit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benbassou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lallechere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Arnautovski-Toseva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106414v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnautovski-Toseva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grcev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086412v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khalil-el-khamlichi-drissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3645-2423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102681651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04866221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Djaghloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Khamlichi Drissi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Tehrani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fraope.2024.100189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524892v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Abbas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincui Liang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3404142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04881489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3123441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaafari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Poljak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestar Sesnic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cvetkovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Susnjara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dodig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1917439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poljak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sesnic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kerroum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tkachenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rabat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2764327" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicko Doric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zulim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Dogas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2620420" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2661579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lefouili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Nekhoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Harrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kaouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserdine Boudjerda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Melit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mezoued" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Arnautovski Toseva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Rousset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Grcev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.K. Luk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C.-K. Luk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPEL.2003.820825" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paladian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05084846v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mubassir Hassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouman Saeed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseer Ahmed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Liakouti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil EL Khamlichi Drissi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mizouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sion And Francois Gabrielli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Amirdehi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Monconduit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659891v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#352;u&#353;njara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestar &#352;esni&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benbassou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lallechere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Arnautovski-Toseva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnautovski-Toseva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grcev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086412v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>