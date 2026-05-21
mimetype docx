--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,5847 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5795 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:157.37704918033px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khalil EL KHAMLICHI DRISSI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Délégué régional académique adjoint recherche et innovation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">khalil-el-khamlichi-drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3645-2423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">102681651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=U74qBXMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of AI in System of Systems With a Focus on Power Electronic Systems—Part I: Design and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Djaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanveer Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1011-1024. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2025.3641535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault-tolerant topology for single-phase H-bridge inverters addressing open- and short-circuit failures for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Djaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Tehrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franklin Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100189. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fraope.2024.100189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of AI in System of Systems With a Focus on Power Electronic Systems—Part II: Maintenance and Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambiz Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Djaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanveer Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.1025-1037. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2025.3641439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Domain Analysis of a Dynamic Wireless Transfer System for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.72777-72793. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3404142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Evaluation of the Shielding Effectiveness of Enclosures Containing Complex Apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.147191-147200. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3123441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro mobilité : commande d'un double-onduleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jaafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Formulation for Shielding Effectiveness of a Lossy Enclosure Containing Apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (5), pp.1384--1392. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2764327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Collocation Applications in Computational Electromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Poljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvestar Sesnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cvetkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Susnjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Dodig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.13. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/1917439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain generalized telegrapher’s equations for the electromagnetic field coupling to finite-length wires buried in a lossy half-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Poljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sesnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tkachenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.199--204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Equation Formulations and Related Numerical Solution Methods in Some Biomedical Applications of Electromagnetic Fields: Transcranial Magnetic Stimulation (TMS), Nerve Fiber Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Poljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cvetkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicko Doric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zulim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Dogas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of E-Health and Medical Communications (IJEHMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.65--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage THD Reduction for Dual-Inverter Fed Open-End Load With Isolated DC Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Dehghani Kiadehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (3), pp.2102 - 2111. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2620420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Models for Electromagnetic Coupling of an Open Metallic Shield Containing a Loaded Wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (5), pp.1634 - 1637. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2661579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination d'un réseau de lignes ou de câbles par une onde de foudre : Modélisation par des générateurs de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mezoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Kaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Nekhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 61, pp 721-747, n°5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Conducted Perturbations in DC-AC Converters by a Dual Randomization of Hybrid Space Vector Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasserdine Boudjerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Melit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Nekhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerroum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 1, pp.n° 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des perturbations induites par une onde de foudre sur un réseau de puissance non linéaire par FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Kaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Nekhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol 12, pp 333-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient EM Fields Generated by Buried Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lefouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Nekhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Harrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 1, pp.n°1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination d'un réseau de lignes ou de cables par une onde de foudre. Modélisation par des générateurs de courant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mezoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Kaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Nekhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, n°5-6, pp.721-747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation par rayonnement électromagnétique d'un défaut sur une électrode enterrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lefouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Nekhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Harrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 9,, pp 333-35, n°2-3-2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric power conversion system synthesis - Theory and practice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C.K. Luk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une grille de mise à la terre par une équation de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Nekhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Harrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 8, pp. 407-423, n°3-4-2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande alatoire des commutateurs lectroniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of electronics 0020-721</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated EMI from Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Arnautovski Toseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Grcev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serbian Journal Of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol 2, pp 117-124, n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of symmetric distribution laws on spectral power density in randomized PWM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C.-K. Luk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (2), pp.41-44. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPEL.2003.820825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast efficient method for analysis of insulated wire antennas above ground.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paladian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.953</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galerkin moment method for the analysis of insulated wires above a lossy half-space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paladian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des T?communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSMITTER, RECEIVER AND METHOD FOR WIRELESSLY CHARGING THE POWER STORAGE UNIT OF AN ELECTRICAL VEHICLE, AND ELECTRICAL VEHICULE COMPRISING SUCH A RECEIVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincui Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP25305302.9. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Modular High Current DC Power Supply for Plasma Torch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanveer Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Mubassir Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouman Saeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseer Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084846v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal frequency for Dynamic Wireless Power Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 24th European Conference on Power Electronics and Applications (EPE'22 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hanover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTOGRAPHIE DU RAYONNEMENT ELECTROMAGNETIQUE PAR UNE ELECTRONIQUE EMBARQUEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Liakouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil EL Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Ampère à l’Ecole Centrale de Lyon, Apr 2021, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulus Artifact Removal using Matrix Pencil Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Mizouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sion And Francois Gabrielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software, Telecommunications and Computer Networks (SoftCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Supetar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Matrix Pencil Method in Stimulus Artifact Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Mizouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Biomedical Applications of Electromagnetic Fields (EMF-Med)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Analytical Formulation for Shielding Effectiveness Calculation of Lossy Enclosures Containing Elliptical Apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium and exhibition on electromagnetic compatibility (EMC EUROPE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical formulation for shielding effectiveness calculation of a lossy enclosure containing holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility - EMC EUROPE, 2017 International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic-deterministic and sensitivity analysis of the transient field generated by GPR dipole antenna and transmitted into a lossy ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Šušnjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Poljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvestar Šesnić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI), 2017 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of electrophysiological activities using Matrix Pencil Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Amirdehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EUROCON 2017 -17th International Conference on Smart Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ohrid, Macedonia. pp.531-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed form model of radiated EM field from wired systems and analysis of coupling impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Liakouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benbassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced analysis of the transient impedance of the horizontal grounding electrode: From statistics to sensitivity indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paladian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Poljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS), 2017 XXXIInd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Analysis of Grounding Systems Associated to Substation Structures Under Lightning Strokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Harrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Nekhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lefouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Barcelone, Spain. pp. 929-934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Effect of Randomized Switching Time in DC-DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasserdine Boudjerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Melit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Nekhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerroum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Barcelone, Spain. pp. 128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced Disturbance in Power Network by Lightning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Kaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mezoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Nekhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Barcelone, Spain. pp. 935-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Feko Software for Analysis of radiated Electric Field by Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Arnautovski-Toseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Grcev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Electromagnetic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Miami, United States. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using FEKO Software for Analysis of Radiated Electric Field by Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arnautovski-Toseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grcev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACES 2006 The 22th Annual Review of Progress in Applied Computational Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Electromagnetic Analysis of a Power Converter Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Arnautovski-Toseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Grcev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAEM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, OHRID</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Transient Analysis of Electric Field from High Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Arnautovski-Toseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Grcev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme, NUMELEC'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Localization of Defects on Buried Conductor by E.M. Fields Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Lefouili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Nekhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Harrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Barcelone, Spain. pp 285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Electromagnetic Environnement in Power Converters Using [S] Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Melit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Nekhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasserdine Boudjerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerroum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Barcelone, Spain. pp. 540-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerve Activity Analysis Using Matrix Pencil Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Mizouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khamlichi Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Neuroscience Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop control of nervous response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Mizouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Neuroscience Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5902,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BA6AC49"/>
+    <w:nsid w:val="5AB86BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6133,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khalil-el-khamlichi-drissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3645-2423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102681651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04866221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Djaghloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Khamlichi Drissi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Tehrani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fraope.2024.100189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524892v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Abbas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincui Liang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3404142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04881489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3123441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaafari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Poljak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestar Sesnic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cvetkovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Susnjara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dodig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1917439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poljak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sesnic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kerroum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tkachenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rabat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2764327" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicko Doric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zulim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Dogas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2620420" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2661579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lefouili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Nekhoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Harrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kaouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserdine Boudjerda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Melit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mezoued" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Arnautovski Toseva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Rousset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Grcev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.K. Luk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C.-K. Luk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPEL.2003.820825" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paladian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05084846v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mubassir Hassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouman Saeed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseer Ahmed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Liakouti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil EL Khamlichi Drissi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mizouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sion And Francois Gabrielli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Amirdehi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Monconduit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659891v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#352;u&#353;njara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestar &#352;esni&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benbassou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lallechere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Arnautovski-Toseva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnautovski-Toseva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grcev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086412v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khalil-el-khamlichi-drissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3645-2423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102681651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=U74qBXMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Tehrani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Khan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Djaghloul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641535" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04866221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Khamlichi Drissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fraope.2024.100189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524901v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641439" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincui Liang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3404142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04881489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rabat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3123441" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaafari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rabat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2764327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Poljak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestar Sesnic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cvetkovic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Susnjara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dodig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1917439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Poljak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sesnic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kerroum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tkachenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicko Doric" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zulim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Dogas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2620420" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2661579" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mezoued" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kaouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Nekhoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserdine Boudjerda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Melit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lefouili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Harrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.K. Luk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Arnautovski Toseva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Grcev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C.-K. Luk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPEL.2003.820825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272620v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paladian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05084846v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mubassir Hassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouman Saeed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseer Ahmed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Liakouti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil EL Khamlichi Drissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mizouri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monconduit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sion And Francois Gabrielli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#352;u&#353;njara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestar &#352;esni&#263;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Amirdehi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Monconduit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658332v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benbassou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lallechere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100373v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Arnautovski-Toseva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnautovski-Toseva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grcev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100370v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>