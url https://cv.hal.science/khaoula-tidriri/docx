--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data-Centric Machine Learning Methodology: Application on Predictive Maintenance of Wind Turbines</w:t>
+                <w:t xml:space="preserve">Data Science and Energy: Some Lessons from Europe on Higher Education Course Design and Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryna Garan</w:t>
+                <w:t xml:space="preserve">Hussain Kazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Íngrid Munné-Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Nordström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Gielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15030826⟩</w:t>
+              <w:t xml:space="preserve">Harvard Data Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4.1 (Winter), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/99608f92.fd504fc4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552894v1</w:t>
+                <w:t xml:space="preserve">hal-03552885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Science and Energy: Some Lessons from Europe on Higher Education Course Design and Delivery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Data-Centric Machine Learning Methodology: Application on Predictive Maintenance of Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Garan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Gielen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iaroslav Kovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harvard Data Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4.1 (Winter), </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/99608f92.fd504fc4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15030826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552885v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision fusion based methodology for fault Prognostic and Health Management of complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -455,291 +455,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based fault detection and diagnosis of complex chemical processes: A case study of the Tennessee Eastman process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A generic framework for decision fusion in Fault Detection and Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 232 (6), pp.742-760. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959651818764510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2018.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489966v1</w:t>
+                <w:t xml:space="preserve">hal-02489977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic framework for decision fusion in Fault Detection and Diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Model-based fault detection and diagnosis of complex chemical processes: A case study of the Tennessee Eastman process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71, pp.73-86. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 232 (6), pp.742-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2018.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959651818764510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489977v1</w:t>
+                <w:t xml:space="preserve">hal-02489966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging data-driven and model-based approaches for process fault diagnosis and health monitoring: A review of researches and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -838,750 +838,750 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation analysis in a controlled flexible drive train subject to torsional phenomena under different wind speed conditions</w:t>
+                <w:t xml:space="preserve">Proposition of a Generic Decision Framework for Prescriptive Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
+                <w:t xml:space="preserve">Pedro Dias Longhitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Tidriri</w:t>
+                <w:t xml:space="preserve">Benjamin Echard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control (ICSC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.90-95, </w:t>
+              <w:t xml:space="preserve">WCEAM 2021 - 15th World Congress on Engineering Asset Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Bonito, Brazil. pp.263-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-96794-9_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924622v1</w:t>
+                <w:t xml:space="preserve">hal-03622205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization of routes and driving parameters for battery degradation management in electric vehicles</w:t>
+                <w:t xml:space="preserve">Degradation analysis in a controlled flexible drive train subject to torsional phenomena under different wind speed conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Dias Longhitano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Echard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC; University of Cyprus, Jun 2022, Pafos, Cyprus. pp.6, </w:t>
+              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control (ICSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.90-95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717814v1</w:t>
+                <w:t xml:space="preserve">hal-03924622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery degradation model for mission assignment in a fleet of electric vehicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Joint optimization of routes and driving parameters for battery degradation management in electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Dias Longhitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Tidriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Echard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS Spring Metting 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC; University of Cyprus, Jun 2022, Pafos, Cyprus. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877529v1</w:t>
+                <w:t xml:space="preserve">hal-03717814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a Generic Decision Framework for Prescriptive Maintenance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Battery degradation model for mission assignment in a fleet of electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Dias Longhitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Echard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Echard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCEAM 2021 - 15th World Congress on Engineering Asset Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENBIS Spring Metting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Business and Industrial Statistics, May 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-96794-9_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03622205v1</w:t>
+                <w:t xml:space="preserve">hal-03877529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed-loop prescriptive maintenance approach for an usage dependent deteriorating item - Application to a critical vehicle component</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Data-driven Decision-Making Methodology for Prognostic and Health Management of Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Echard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Braydi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Kazmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_545-cd⟩</w:t>
+              <w:t xml:space="preserve">ANZCC 2021 Australian &amp; New Zealand Control Conference (ANZCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Gold Coast, Australia. pp.104-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANZCC53563.2021.9628240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443125v1</w:t>
+                <w:t xml:space="preserve">hal-03552903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Decision-Making Methodology for Prognostic and Health Management of Wind Turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A closed-loop prescriptive maintenance approach for an usage dependent deteriorating item - Application to a critical vehicle component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Dias Longhitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hussain Kazmi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Echard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANZCC 2021 Australian &amp; New Zealand Control Conference (ANZCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Gold Coast, Australia. pp.104-109, </w:t>
+              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2465-2472, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANZCC53563.2021.9628240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_545-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552903v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Bayesian Network Decision Model for Improving Fault Detection Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarun Kumar Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1628,51 +1628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Signal Processing-based Prognostic Approach applied to Turbofan Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,51 +1732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Training Matrix for Process Monitoring based on Structured Residuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1849,51 +1849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de décisions dédiée à la surveillance des systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1957,51 +1957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Multi-Objective Decision-Making Approach Applied to the Tennessee Eastman Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2068,165 +2068,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de modèles quantitatifs et qualitatifs pour le développement d’une approche intégrée dédiée à la surveillance des systèmes dynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A New Hybrid Approach for Fault Detection and Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Doctoral International Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525533v1</w:t>
+                <w:t xml:space="preserve">hal-02525553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic framework for hybrid fault diagnosis and health monitoring of the Tennessee Eastman Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fusion de modèles quantitatifs et qualitatifs pour le développement d’une approche intégrée dédiée à la surveillance des systèmes dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2238,112 +2238,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 17th International Conference on Control, Automation and Systems (ICCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Doctoral International Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490007v1</w:t>
+                <w:t xml:space="preserve">hal-02525533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bond graph modeling for health monitoring and diagnosis of the Tennessee Eastman process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Generic framework for hybrid fault diagnosis and health monitoring of the Tennessee Eastman Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2355,190 +2346,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102583⟩</w:t>
+              <w:t xml:space="preserve">2017 17th International Conference on Control, Automation and Systems (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Jeju, South Korea. pp.155-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICCAS.2017.8204434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490017v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Hybrid Approach for Fault Detection and Diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A bond graph modeling for health monitoring and diagnosis of the Tennessee Eastman process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Barcelona, Spain. pp.0155-0160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525553v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2556,51 +2556,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster: Intégration de modèles quantitatifs et qualitatifs pour le diagnostic des systèmes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2696,90 +2696,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint optimization of routes and driving parameters for cycle degradation minimization in electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Dias Longhitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Echard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : SE2151358(A1) ; EP4426580(A1) ; WO2023078590(A1). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2829,51 +2829,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de décisions dédiée à la surveillance des systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université d'Angers, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018ANGE0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3069,51 +3069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Garan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Tidriri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Kovalenko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15030826" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Kazmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ngrid Munn&#233;-Collado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gielen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/99608f92.fd504fc4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Chatti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.105622" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818764510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.02.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dias Longhitano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Echard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96794-9_24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_545-cd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Braydi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC53563.2021.9628240" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Kumar Bera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM45057.2020.9309982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260547" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007795600230030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.697" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02490007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS.2017.8204434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02490017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102583" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525553v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02130706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Kazmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ngrid Munn&#233;-Collado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Tidriri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gielen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/99608f92.fd504fc4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Garan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Kovalenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15030826" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Chatti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.105622" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.02.014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818764510" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dias Longhitano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Echard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96794-9_24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993835" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.187" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Braydi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC53563.2021.9628240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_545-cd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Kumar Bera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM45057.2020.9309982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260547" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007795600230030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02489998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.697" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02490007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS.2017.8204434" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02490017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102583" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02130706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>