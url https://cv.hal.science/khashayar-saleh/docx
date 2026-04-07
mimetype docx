--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,1010 +100,1010 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of experiments and DEM simulation for powder flow understanding and prediction</w:t>
+                <w:t xml:space="preserve">Development of experimental and numerical methods for understanding and predicting lignocellulosic biomass flows in its valorization processes: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+                <w:t xml:space="preserve">Charbel El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Daouk</w:t>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ablitzer</w:t>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Particle Technology (PARTEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety  (TS3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442233v1</w:t>
+                <w:t xml:space="preserve">hal-05371453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimental and numerical methods for understanding and predicting lignocellulosic biomass flows in its valorization processes: preliminary results</w:t>
+                <w:t xml:space="preserve">Coupling of experiments and DEM simulation for powder flow understanding and prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel El Hajj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety  (TS3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress on Particle Technology (PARTEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371453v1</w:t>
+                <w:t xml:space="preserve">hal-05442233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
+                <w:t xml:space="preserve">Pneumatic conveying of irregular solids: experimental study and CFD- DEM simulation at pilot scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Chatre</w:t>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Herbelet</w:t>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Nos</w:t>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629841v1</w:t>
+                <w:t xml:space="preserve">hal-04757230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel - Echantillonnage des milieux divisés (poudres, émulsions, suspensions) : Théorie, Pratique et Etude de cas industriels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulation of UO2 particles behavior in a powder rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442313v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et simulation CFD-DEM du transport pneumatique à échelle pilote en vue de l’étude de solides non conventionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
+                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Macak</w:t>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Morin</w:t>
+                <w:t xml:space="preserve">Jeremy Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757293v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage expérimentation et simulation DEM pour la compréhension et la prédiction de l’écoulement de poudres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+                <w:t xml:space="preserve">Tutoriel - Echantillonnage des milieux divisés (poudres, émulsions, suspensions) : Théorie, Pratique et Etude de cas industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757288v1</w:t>
+                <w:t xml:space="preserve">hal-05442313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of UO2 particles behavior in a powder rheometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et simulation CFD-DEM du transport pneumatique à échelle pilote en vue de l’étude de solides non conventionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757224v1</w:t>
+                <w:t xml:space="preserve">hal-04757293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumatic conveying of irregular solids: experimental study and CFD- DEM simulation at pilot scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Couplage expérimentation et simulation DEM pour la compréhension et la prédiction de l’écoulement de poudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757230v1</w:t>
+                <w:t xml:space="preserve">hal-04757288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of biochar properties on the catalytic cracking of toluene</w:t>
               </w:r>
@@ -1115,64 +1115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Arayedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Van De Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Biomass ICONBM2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Italian Association of Chemical Engineering, May 2024, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1197,103 +1197,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude hydrodynamique du transport pneumatique de solides non- conventionnels et simulation CFD-DEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Macak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
@@ -1322,103 +1322,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling dense powder flow with CFD inside a rotating drum and a screw reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herbelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Aachen, Germany</w:t>
@@ -1473,77 +1473,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berthauld-Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formula XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1723,77 +1723,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Berlin, Germany</w:t>
@@ -1816,342 +1816,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Activation sous CO2 et H2O de biochars issus du bois : influence des conditions opératoires sur les propriétés physicochimiques et texturales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadii Arayedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Formulation 2022 de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417584v1</w:t>
+                <w:t xml:space="preserve">hal-04417544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation sous CO2 et H2O de biochars issus du bois : influence des conditions opératoires sur les propriétés physicochimiques et texturales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées de Formulation 2022 de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417544v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal calibration procedure for the Discrete Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farheez Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Beaunac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Salerno, Italy</w:t>
@@ -2174,450 +2174,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation de la quantité de poudre dans un protocole de caractérisation des propriétés rhéologiques à l’aide d’un rhéomètre FT4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+                <w:t xml:space="preserve">Caractérisation des chars issus de la pyro-gazéification de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadii Arayedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences et Technologies des Poudres et Matériaux Frittés (STPMF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque « Science et Technologie des Poudres et Matériaux frittés (STPMF 2021) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757282v1</w:t>
+                <w:t xml:space="preserve">hal-04417595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des chars issus de la pyro-gazéification de la biomasse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Méthode optimisée de calibrage des paramètres de simulation par la méthode des éléments discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farheez Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Science et Technologie des Poudres et Matériaux frittés (STPMF 2021) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417595v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode optimisée de calibrage des paramètres de simulation par la méthode des éléments discrets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimisation de la quantité de poudre dans un protocole de caractérisation des propriétés rhéologiques à l’aide d’un rhéomètre FT4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Beaunac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Science et Technologie des Poudres et Matériaux frittés (STPMF 2021) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque Sciences et Technologies des Poudres et Matériaux Frittés (STPMF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417604v1</w:t>
+                <w:t xml:space="preserve">hal-04757282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séchage de gouttes isolées en lévitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Buot de L'Epine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,90 +2681,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UO2 powder characteristics and flowability: Impact of powder metallurgy process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Beaunac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Powder Metallurgy Congress (EuroPM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2841,51 +2841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Digital Image and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t>
@@ -2940,77 +2940,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Beaunac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
@@ -3078,51 +3078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Khashayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Moscosa-Santillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3177,90 +3177,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique d’un système de stockage d’hydrogène sous forme solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Pohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn Oubraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intechem Process 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
@@ -3289,77 +3289,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the influence of nano-additives on powder fluidization properties with the Anton Paar Powder Rheometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3397,77 +3397,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’influence des transferts thermiques interne et externe sur les cinétiques apparentes dans différentes configurations de lit d’hydrure métallique pour le stockage d’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn Oubraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3548,51 +3548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque Science et Technologie des Poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3611,597 +3611,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03239399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés rhéologiques de poudres d'oxyde d'uranium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Augmentation du risque d’explosion de poussières sous l’effet du rayonnement thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Madian</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757256v1</w:t>
+                <w:t xml:space="preserve">ineris-01863199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement mécanique de poudre mottée par la MED</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of three mechanical tests for characterizing sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923677v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique for particle residence time distribution measurement in solid unit operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du comportement mécanique de poudre mottée par la MED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757252v1</w:t>
+                <w:t xml:space="preserve">hal-01923677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three mechanical tests for characterizing sucrose caking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel technique for particle residence time distribution measurement in solid unit operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Samain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757258v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation du risque d’explosion de poussières sous l’effet du rayonnement thermique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude des propriétés rhéologiques de poudres d'oxyde d'uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Madian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863199v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized-bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
               </w:r>
@@ -4226,51 +4226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Khashayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moussalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4338,77 +4338,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Khashayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4446,64 +4446,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment set-up for solid-state hydrogen storages for small mobile applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn Oubraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4548,390 +4548,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of sucrose caking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEM simulation of powder caking process under humid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Homayra Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Afrassibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium On the Properties of Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering (CHISA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757122v1</w:t>
+                <w:t xml:space="preserve">hal-04757149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Wurster type fluidized bed reactor coupled with an atmospheric plasma jet for the deposition of titanium oxide coating on micrometric particles: experiments and modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental study of sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering (PSE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">Symposium On the Properties of Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388822v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM simulation of powder caking process under humid conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Guessasma</w:t>
+                <w:t xml:space="preserve">Development of a Wurster type fluidized bed reactor coupled with an atmospheric plasma jet for the deposition of titanium oxide coating on micrometric particles: experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Afrassibian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering (CHISA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering (PSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757149v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal radiation in dust flame propagation</w:t>
               </w:r>
@@ -4943,77 +4943,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Khashayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5051,561 +5051,548 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal radiation contribution to metal dust explosions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. World Congress on Particle Technology (WCPT7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Beijing, China. pp.714-721, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.01.172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855089v1</w:t>
+                <w:t xml:space="preserve">ineris-01855071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation contribution to metal dust explosions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of a device allowing the study of sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. World Congress on Particle Technology (WCPT7)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.01.172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855071v1</w:t>
+                <w:t xml:space="preserve">hal-04757102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caking of complex sucrose mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Granulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a device allowing the study of sucrose caking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High efficiency coating of sand particles with phosphorescent pigment in a fluidized bed: application in particle residence time distribution (RTD) measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Samain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757102v1</w:t>
+                <w:t xml:space="preserve">hal-04757113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of flow properties and hopper design with two shear testing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th UK-China and 13th UK Particle Technology Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5624,450 +5611,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency coating of sand particles with phosphorescent pigment in a fluidized bed: application in particle residence time distribution (RTD) measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thermal radiation contribution to metal dust explosions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">25. International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757113v1</w:t>
+                <w:t xml:space="preserve">ineris-01855089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du frittage par une approche dynamique des contacts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Amplification des effets des explosions sous l'effet du rayonnement thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">14. Congrès de la Société Française de Génie des Procédés "Les sciences du génie des procédés pour une industrie durable" (SFGP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717079v1</w:t>
+                <w:t xml:space="preserve">ineris-00971214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification des effets des explosions sous l'effet du rayonnement thermique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation du frittage par une approche dynamique des contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lechelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès de la Société Française de Génie des Procédés "Les sciences du génie des procédés pour une industrie durable" (SFGP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.NC</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971214v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of fluidized-bed chlorination of metal oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ronga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque Sciences et Technologies des Poudres (STP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6217,90 +6217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of carbochlorination of zirconium dioxide in a fluidized bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques SFGP : Caractérisation des Poudres et Milieux Texturés 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6325,4366 +6325,5769 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of fluidized-bed chlorination of ZrO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ronga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPRI Annual General Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A.U.V.E. PROJECT - NADES as innovative adjuvant solutions for plant treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zian Costalonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ernenwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORMULA XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sofia (Bulgaria), Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unresolved CFD-DEM simulation of a pilot-scale pneumatic conveying system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Destoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International conference on discrete elements methods DEM9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete Element Modelling (DEM) of a granular material mixer: Zirconium sponge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Kalb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International conference on discrete elements methods DEM9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of activated carbon materials derived from phenolic resin for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Berthauld-Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCE&amp;ECAB Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEM simulation to predict powder flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARTEC 2023 International congress on particle technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pneumatic Handling Of Bio And Recycled Solids (PHOBARS project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Destoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation DEM d’un mélangeur de milieux granulaires : Eponge de zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Kalb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation rhéologique de particules de différentes tailles : comparaison de deux méthodes de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pneumatic Handling Of Bio And Recycled Solids (PHOBARS project), The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Destoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Salerno, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the physical and flow properties of non-conventional solids for pneumatic conveying (PHOBARS project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Destoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de solides carbonés poreux enrichis en azote à partir de résines polybenzoxazines pour la séparation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the influence of model powder characteristics on their flowability using correlation matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+                <w:t xml:space="preserve">Role of activation progress on textural properties of biochar and their impact on tar cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadii Arayedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Van De Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120636⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.121877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.121877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961412v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst deactivation of biomass-derived biochars during tar cracking: Role of porosity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of the influence of model powder characteristics on their flowability using correlation matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.107604⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 453, pp.120636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183267v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of activation progress on textural properties of biochar and their impact on tar cracking</w:t>
+                <w:t xml:space="preserve">Catalyst deactivation of biomass-derived biochars during tar cracking: Role of porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Arayedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Van De Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.121877⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.107604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.107604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183266v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Noncatalytic Gas–Solid Reactions with a Coupled CFD-DEM-USCM Method: A Case Study on Adsorption of Ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameneh Zarghami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafarsadegh Moghaddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saman Kazemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Mostoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (24), pp.11836-11850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c01098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and optimization of biobased carbon adsorbent monoliths from chitosan-polybenzoxazine for efficient CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Delevingne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (9), pp.6783-6793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5RA00110B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of dense powder flow in a rotating drum: Comparison of CFD to experimental measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Efficient Preparation and Optimization of Activated Carbon Monoliths from Resorcinol-Formaldehyde Resins for CO2 Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119981⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr12081604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613063v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Preparation and Optimization of Activated Carbon Monoliths from Resorcinol-Formaldehyde Resins for CO2 Capture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Numerical study of dense powder flow in a rotating drum: Comparison of CFD to experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr12081604⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 444, pp.119981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707326v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Mechanics of Droplet Spreading of Chitosan/PVA-Based Spray Coating Solution on Banana Peels with Different Wettability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nufus Kanani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwinanto Sukamto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny Meliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (21), pp.4277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym15214277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of encapsulated sunflower oil: effect of protein-polysaccharide mixtures and long-term storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droplet behavior of chitosan film-forming solution on the solid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11694-021-01254-5⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajce.2022.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321456v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet behavior of chitosan film-forming solution on the solid surface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxidative stability of encapsulated sunflower oil: effect of protein-polysaccharide mixtures and long-term storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorine Le Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dagmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajce.2022.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.1483-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-021-01254-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381798v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-encapsulation of vegetable oils with phenolic antioxidants and evaluation of their oxidative stability under long-term storage conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim El Kirat</w:t>
+                <w:t xml:space="preserve">Heterogeneous deacetylation reaction of chitin under low-frequency ultrasonic irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indar Kustiningsih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Effendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111033⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 267, pp.118180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321481v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous deacetylation reaction of chitin under low-frequency ultrasonic irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel technique for Residence Time Distribution (RTD) measurements in solids unit operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118180⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (2), pp.611-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381875v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique for Residence Time Distribution (RTD) measurements in solids unit operations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-encapsulation of vegetable oils with phenolic antioxidants and evaluation of their oxidative stability under long-term storage conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorine Le Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dagmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.01.006⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.111033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166044v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caking of anhydrous lactose powder owing to phase transition and solid-state hydration under humid conditions: From microscopic to bulk behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 363, pp.488 - 499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of mechanical resistance of wet and dry powder cakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 371, pp.45 - 54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofluid to Nanocomposite Film: Chitosan and Cellulose-Based Edible Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (4), pp.660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano10040660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the caking behaviour of binary mixtures of lactose due to solid-state crystallisation of the amorphous phase</w:t>
+                <w:t xml:space="preserve">Characterization of caking for crystalline materials: Comparison and statistical analysis of three mechanical tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.05.032⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.218-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486955v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of caking for crystalline materials: Comparison and statistical analysis of three mechanical tests</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A study on the caking behaviour of binary mixtures of lactose due to solid-state crystallisation of the amorphous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.11.048⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.354 - 366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017563v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose Nanocrystals to Improve Stability and Functional Properties of Emulsified Film Based on Chitosan Nanoparticles and Beeswax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indar Kustiningsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Agustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (12), pp.1707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano9121707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of different storage bed designs of a solid-state hydrogen tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Pohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn Oubraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.101024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2019.101024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the periodic motion in a powder rheometer and development of a new flowability testing method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor coupled with an air atmospheric pressure plasma jet for the surface treatment of polypropylene particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessadk Anagri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moussalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">kona powder and particle journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14356/kona.2018002⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (11), pp.e1800071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap201800071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148541v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor coupled with an air atmospheric pressure plasma jet for the surface treatment of polypropylene particles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of the periodic motion in a powder rheometer and development of a new flowability testing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap201800071⟩</w:t>
+              <w:t xml:space="preserve">kona powder and particle journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.160--171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14356/kona.2018002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978437v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of a water-in-oil emulsion encapsulating polysaccharides to improve the efficiency of spraying of plant protection products</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A review on gravity flow of free-flowing granular solids in silos \textendash Basics and practical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahab Golshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Zarghami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.07.032⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.1011--1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02192526v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on gravity flow of free-flowing granular solids in silos \textendash Basics and practical aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of the number of particles and coordination number on viscous-flow agglomerate sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadmahdi Kamyabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahmat Sotudeh-Gharebagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Zarghami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.08.028⟩</w:t>
+              <w:t xml:space="preserve">Particuology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.partic.2018.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148549v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the number of particles and coordination number on viscous-flow agglomerate sintering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formulation of a water-in-oil emulsion encapsulating polysaccharides to improve the efficiency of spraying of plant protection products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Lanoiselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reza Zarghami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particuology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.partic.2018.01.015⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 536, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148537v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Irradiation Coupled with Microwave Treatment for Eco-friendly Process of Isolating Bacterial Cellulose Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Wahyudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Agustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (10), pp.859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano8100859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of saturated solutions and establishment of “aw-phase diagram” of ternary aqueous inorganic-organic and organic-organic systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Physical mechanisms involved into the flame propagation process through aluminum dust-air clouds : A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02192524v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mechanisms involved into the flame propagation process through aluminum dust-air clouds : A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization of saturated solutions and establishment of “aw-phase diagram” of ternary aqueous inorganic-organic and organic-organic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2016.11.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 201, pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853422v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal radiation in dust flame propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49, pp.896-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlp.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caking of sucrose: Elucidation of the drying kinetics according to the relative humidity by considering external and internal mass transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 212, pp.298-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W/O Emulsion Destabilization and Release of a Polysaccharide Entrapped in the Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endarto Y. Wardhono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zafimahova-Ratisbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (11), pp.1581-1589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01932691.2015.1118704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the role of capillary condensation in wet caking of powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 110, pp.245-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of DEM modeling of sintering using an &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; X-ray microtomography analysis of the sintering of NaCl powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Palancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40571-015-0062-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust generation from powders : A characterization test based on stirred fluidization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Moufarej Abou Jaoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10719,1741 +12122,338 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 255, pp.141-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process engineering for environment protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 338-339, pp.92-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie des procédés au service de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 338-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383762v1</w:t>
-              </w:r>
-[...1401 lines deleted...]
-                <w:t xml:space="preserve">hal-04416950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12484,77 +12484,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de la distribution du temps de séjour dans un réacteur hétérogène fluides/solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12630,64 +12630,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder properties and influencing factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrjö Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12768,64 +12768,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et écoulement des solides granulaires dans les silos : Ingénierie et accidentologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J2259, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12859,64 +12859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et écoulement des solides granulaires dans les silos : Concepts de base et théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J2258, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12950,64 +12950,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidisation gaz-solide : Particules fines et nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J4101, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13041,64 +13041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidisation gaz-solide : Bases et théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J4100, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13158,51 +13158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13431,51 +13431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cayla Arianer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05371453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel El Hajj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05442313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guerin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lucia Quezada Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Macak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Arayedh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Van De Steene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Beaunac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Huchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Testa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekro Permana Pinem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matheron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedshayan Tabibian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Khashayar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moscosa-Santillan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakreddine Manai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pohlmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Oubraham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Moussa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guessasma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757256v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Madian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atena Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Ould-Dris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Samain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moussalem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04388822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayra Tavares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassibian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.01.172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757542v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Moufarej Abou Jaoude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefrancois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morgeneyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120636" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.107604" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121877" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Zarghami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafarsadegh Moghaddas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kazemi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mostoufi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c01098" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04380124v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarto Yudo Wardhono" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nufus Kanani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwinanto Sukamto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Meliana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15214277" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Le Priol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gmur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dagmey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01254-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajce.2022.04.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111033" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381875v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indar Kustiningsih" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Effendy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118180" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166044v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.01.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489577v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.01.033" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490782v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guessasma" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.040" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02880506v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10040660" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.05.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.048" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Agustina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oudet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9121707" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadk Anagri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap201800071" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.07.032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQH4H7F1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148549v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Golshan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Zarghami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.028" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148537v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmahdi Kamyabi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Sotudeh-Gharebagh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2018.01.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192627v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Wahyudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8100859" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.01.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCGV1MQX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2016.11.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853524v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2017.01.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380356v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarto Y. Wardhono" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zafimahova-Ratisbonne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Clausse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2015.1118704" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630496v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.03.020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Navarro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0062-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963515v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.051" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNJ8RT1H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799197v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guigon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383762v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Destoop" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonny" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416903v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Brun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kalb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416651v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417521v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417488v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417143v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417554v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380520v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lenglet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380288v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2259" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380279v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2258" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380254v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j4101" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380217v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-j4100" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/211104.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.150" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05371453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel El Hajj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cayla Arianer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lucia Quezada Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Macak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05442313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Arayedh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Van De Steene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Beaunac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Huchon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Testa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekro Permana Pinem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matheron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedshayan Tabibian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Khashayar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moscosa-Santillan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakreddine Manai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pohlmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Oubraham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Moussa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guessasma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Samain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757252v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atena Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Ould-Dris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Madian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moussalem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757149v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayra Tavares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassibian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04388822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.01.172" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757097v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757542v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Moufarej Abou Jaoude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefrancois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morgeneyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Destoop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416903v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kalb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417554v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183266v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121877" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120636" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.107604" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Zarghami" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafarsadegh Moghaddas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kazemi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mostoufi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c01098" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04380124v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarto Yudo Wardhono" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nufus Kanani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwinanto Sukamto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Meliana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15214277" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381798v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajce.2022.04.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Le Priol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gmur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dagmey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01254-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381875v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indar Kustiningsih" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Effendy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118180" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166044v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.01.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111033" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489577v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.01.033" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490782v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guessasma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02880506v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10040660" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486955v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.05.032" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Agustina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oudet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9121707" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459251v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978437v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadk Anagri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap201800071" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Golshan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Zarghami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148537v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmahdi Kamyabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Sotudeh-Gharebagh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2018.01.015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.07.032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQH4H7F1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192627v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Wahyudi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8100859" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853422v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2016.11.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192524v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.01.009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCGV1MQX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2017.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110737v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarto Y. Wardhono" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zafimahova-Ratisbonne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Clausse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2015.1118704" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630496v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.03.020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242477v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Navarro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0062-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963515v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.051" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNJ8RT1H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799197v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guigon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383762v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380520v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lenglet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380288v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2259" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380279v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2258" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380254v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j4101" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380217v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-j4100" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/211104.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.150" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>