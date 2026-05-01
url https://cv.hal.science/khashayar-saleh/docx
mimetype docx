--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -66,4699 +66,4703 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimental and numerical methods for understanding and predicting lignocellulosic biomass flows in its valorization processes: preliminary results</w:t>
+                <w:t xml:space="preserve">ABOUT THE MODELING OF GRANULAR FLOW IN ROTARY DRUMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel El Hajj</w:t>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety  (TS3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Simulation and Modelling in the Food and Bio-Industry (FOODSIM'2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Gand (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371453v1</w:t>
+                <w:t xml:space="preserve">hal-05596627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of experiments and DEM simulation for powder flow understanding and prediction</w:t>
+                <w:t xml:space="preserve">Development of experimental and numerical methods for understanding and predicting lignocellulosic biomass flows in its valorization processes: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+                <w:t xml:space="preserve">Charbel El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elias Daouk</w:t>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ablitzer</w:t>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Particle Technology (PARTEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety  (TS3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442233v1</w:t>
+                <w:t xml:space="preserve">hal-05371453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumatic conveying of irregular solids: experimental study and CFD- DEM simulation at pilot scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling of experiments and DEM simulation for powder flow understanding and prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Macak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morin</w:t>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Congress on Particle Technology (PARTEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757230v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of UO2 particles behavior in a powder rheometer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757224v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tutoriel - Echantillonnage des milieux divisés (poudres, émulsions, suspensions) : Théorie, Pratique et Etude de cas industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Debacq</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629841v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel - Echantillonnage des milieux divisés (poudres, émulsions, suspensions) : Théorie, Pratique et Etude de cas industriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale et simulation CFD-DEM du transport pneumatique à échelle pilote en vue de l’étude de solides non conventionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Guerin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442313v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et simulation CFD-DEM du transport pneumatique à échelle pilote en vue de l’étude de solides non conventionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage expérimentation et simulation DEM pour la compréhension et la prédiction de l’écoulement de poudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morin</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757293v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage expérimentation et simulation DEM pour la compréhension et la prédiction de l’écoulement de poudres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulation of UO2 particles behavior in a powder rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757288v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biochar properties on the catalytic cracking of toluene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pneumatic conveying of irregular solids: experimental study and CFD- DEM simulation at pilot scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomass ICONBM2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Italian Association of Chemical Engineering, May 2024, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952307v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude hydrodynamique du transport pneumatique de solides non- conventionnels et simulation CFD-DEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of biochar properties on the catalytic cracking of toluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadii Arayedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Van De Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">International Conference on Biomass ICONBM2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Italian Association of Chemical Engineering, May 2024, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757299v1</w:t>
+                <w:t xml:space="preserve">hal-04952307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dense powder flow with CFD inside a rotating drum and a screw reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Etude hydrodynamique du transport pneumatique de solides non- conventionnels et simulation CFD-DEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757240v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of robust carbon monoliths derived from phenolic resin for CO2 separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling dense powder flow with CFD inside a rotating drum and a screw reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+                <w:t xml:space="preserve">Xavier Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Delbecq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417408v1</w:t>
+                <w:t xml:space="preserve">hal-04757240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de charbon actif à partir de résine phénolique pour la séparation du CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of robust carbon monoliths derived from phenolic resin for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Delevingne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Drelich</w:t>
+                <w:t xml:space="preserve">Audrey Berthauld-Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Chimie Durable 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Division de Chimie Durable de la SCF, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Formula XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757555v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Développement de charbon actif à partir de résine phénolique pour la séparation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Delevingne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Chimie Durable 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Division de Chimie Durable de la SCF, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757218v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation sous CO2 et H2O de biochars issus du bois : influence des conditions opératoires sur les propriétés physicochimiques et texturales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417544v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Formulation 2022 de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal calibration procedure for the Discrete Element Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Activation sous CO2 et H2O de biochars issus du bois : influence des conditions opératoires sur les propriétés physicochimiques et texturales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadii Arayedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Beaunac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417134v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des chars issus de la pyro-gazéification de la biomasse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An optimal calibration procedure for the Discrete Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farheez Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Science et Technologie des Poudres et Matériaux frittés (STPMF 2021) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417595v1</w:t>
+                <w:t xml:space="preserve">hal-04417134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode optimisée de calibrage des paramètres de simulation par la méthode des éléments discrets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des chars issus de la pyro-gazéification de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadii Arayedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Beaunac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Science et Technologie des Poudres et Matériaux frittés (STPMF 2021) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417604v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation de la quantité de poudre dans un protocole de caractérisation des propriétés rhéologiques à l’aide d’un rhéomètre FT4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Méthode optimisée de calibrage des paramètres de simulation par la méthode des éléments discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farheez Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Beaunac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences et Technologies des Poudres et Matériaux Frittés (STPMF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque « Science et Technologie des Poudres et Matériaux frittés (STPMF 2021) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757282v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage de gouttes isolées en lévitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimisation de la quantité de poudre dans un protocole de caractérisation des propriétés rhéologiques à l’aide d’un rhéomètre FT4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GDR MORPHEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque Sciences et Technologies des Poudres et Matériaux Frittés (STPMF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757560v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UO2 powder characteristics and flowability: Impact of powder metallurgy process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séchage de gouttes isolées en lévitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Buot de L'Epine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Powder Metallurgy Congress (EuroPM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual Congress, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GDR MORPHEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757167v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Water Resistance of Nanochitosan-CNC Composite Film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erwann Guénin</w:t>
+                <w:t xml:space="preserve">UO2 powder characteristics and flowability: Impact of powder metallurgy process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Image and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Powder Metallurgy Congress (EuroPM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469508v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un mélangeur en V sur les caractéristiques physiques et rhéologiques de poudres d’oxyde d’uranium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+                <w:t xml:space="preserve">Study of Water Resistance of Nanochitosan-CNC Composite Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Matheron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+                <w:t xml:space="preserve">Danièle Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Image and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757274v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor (W-FBR) coupled with an air Atmospheric Pressure Plasma Jet (APPJ) for the treament of PolyPropylene (PP) powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+                <w:t xml:space="preserve">Influence d’un mélangeur en V sur les caractéristiques physiques et rhéologiques de poudres d’oxyde d’uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mario Moscosa-Santillan</w:t>
+                <w:t xml:space="preserve">Pierre Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 th International Conference on Plasma Surface Engineering (PSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Garmish-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978408v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique d’un système de stockage d’hydrogène sous forme solide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor (W-FBR) coupled with an air Atmospheric Pressure Plasma Jet (APPJ) for the treament of PolyPropylene (PP) powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Saleh Khashayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Pohlmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+                <w:t xml:space="preserve">Mario Moscosa-Santillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intechem Process 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">16 th International Conference on Plasma Surface Engineering (PSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Garmish-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757544v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the influence of nano-additives on powder fluidization properties with the Anton Paar Powder Rheometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et numérique d’un système de stockage d’hydrogène sous forme solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Schutz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carsten Pohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Oubraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
+              <w:t xml:space="preserve">Intechem Process 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757270v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’influence des transferts thermiques interne et externe sur les cinétiques apparentes dans différentes configurations de lit d’hydrure métallique pour le stockage d’hydrogène</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the influence of nano-additives on powder fluidization properties with the Anton Paar Powder Rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757265v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rayonnement thermique dans les suspensions de particules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Guessasma</w:t>
+                <w:t xml:space="preserve">Etude de l’influence des transferts thermiques interne et externe sur les cinétiques apparentes dans différentes configurations de lit d’hydrure métallique pour le stockage d’hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Oubraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Science et Technologie des Poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03239399v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation du risque d’explosion de poussières sous l’effet du rayonnement thermique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Le rayonnement thermique dans les suspensions de particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">9. Colloque Science et Technologie des Poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863199v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three mechanical tests for characterizing sucrose caking</w:t>
+                <w:t xml:space="preserve">Etude des propriétés rhéologiques de poudres d'oxyde d'uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Samain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ahmed Madian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757258v1</w:t>
+                <w:t xml:space="preserve">hal-04757256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement mécanique de poudre mottée par la MED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel technique for particle residence time distribution measurement in solid unit operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés rhéologiques de poudres d'oxyde d'uranium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+                <w:t xml:space="preserve">Comparison of three mechanical tests for characterizing sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757256v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized-bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Augmentation du risque d’explosion de poussières sous l’effet du rayonnement thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">http://cppa2017.inflpr.ro/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025956v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential accelerating effect of thermal radiation in dust flame propagation : some experimental evidence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized-bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Khashayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moussalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">http://cppa2017.inflpr.ro/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853504v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment set-up for solid-state hydrogen storages for small mobile applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential accelerating effect of thermal radiation in dust flame propagation : some experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carsten Pohlmann</w:t>
+                <w:t xml:space="preserve">Saleh Khashayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Hydrogen Technology Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">26. International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757155v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM simulation of powder caking process under humid conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessment set-up for solid-state hydrogen storages for small mobile applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Oubraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Pohlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering (CHISA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">7th World Hydrogen Technology Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757149v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of sucrose caking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4796,77 +4800,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Wurster type fluidized bed reactor coupled with an atmospheric plasma jet for the deposition of titanium oxide coating on micrometric particles: experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,7689 +4915,7810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation in dust flame propagation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saleh Khashayar</w:t>
+                <w:t xml:space="preserve">DEM simulation of powder caking process under humid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayra Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+                <w:t xml:space="preserve">M. Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Afrassibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Dalian, China</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering (CHISA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01863027v1</w:t>
+                <w:t xml:space="preserve">hal-04757149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation contribution to metal dust explosions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Thermal radiation in dust flame propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Khashayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. World Congress on Particle Technology (WCPT7)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11. International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Dalian, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855071v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a device allowing the study of sucrose caking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benali</w:t>
+                <w:t xml:space="preserve">Thermal radiation contribution to metal dust explosions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. World Congress on Particle Technology (WCPT7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Beijing, China. pp.714-721, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.01.172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757102v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caking of complex sucrose mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Development of a device allowing the study of sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757097v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency coating of sand particles with phosphorescent pigment in a fluidized bed: application in particle residence time distribution (RTD) measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caking of complex sucrose mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">7th International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757113v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of flow properties and hopper design with two shear testing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th UK-China and 13th UK Particle Technology Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation contribution to metal dust explosions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+                <w:t xml:space="preserve">High efficiency coating of sand particles with phosphorescent pigment in a fluidized bed: application in particle residence time distribution (RTD) measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855089v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification des effets des explosions sous l'effet du rayonnement thermique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Thermal radiation contribution to metal dust explosions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Guessasma</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès de la Société Française de Génie des Procédés "Les sciences du génie des procédés pour une industrie durable" (SFGP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.NC</w:t>
+              <w:t xml:space="preserve">25. International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971214v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du frittage par une approche dynamique des contacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amplification des effets des explosions sous l'effet du rayonnement thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">14. Congrès de la Société Française de Génie des Procédés "Les sciences du génie des procédés pour une industrie durable" (SFGP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717079v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of fluidized-bed chlorination of metal oxides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du frittage par une approche dynamique des contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benali</w:t>
+                <w:t xml:space="preserve">Sylvain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ronga</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Lechelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Sciences et Technologies des Poudres (STP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757249v1</w:t>
+                <w:t xml:space="preserve">hal-01717079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'empoussièrement des poudres par un test de fluidisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of fluidized-bed chlorination of metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Moufarej Abou Jaoude</w:t>
+                <w:t xml:space="preserve">Diego Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lefrancois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Ronga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés "Des procédés au service du produit au coeur de l'Europe" (SFGP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.NC</w:t>
+              <w:t xml:space="preserve">7ème Colloque Sciences et Technologies des Poudres (STP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973635v1</w:t>
+                <w:t xml:space="preserve">hal-04757249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of carbochlorination of zirconium dioxide in a fluidized bed</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de l'empoussièrement des poudres par un test de fluidisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Moufarej Abou Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques SFGP : Caractérisation des Poudres et Milieux Texturés 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Compiègne, France</w:t>
+              <w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés "Des procédés au service du produit au coeur de l'Europe" (SFGP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757538v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling of carbochlorination of zirconium dioxide in a fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées thématiques SFGP : Caractérisation des Poudres et Milieux Texturés 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of fluidized-bed chlorination of ZrO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ronga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPRI Annual General Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the influence of model powder characteristics on their flowability using correlation matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 453, pp.120636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalyst deactivation of biomass-derived biochars during tar cracking: Role of porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadii Arayedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Van De Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.107604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.107604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of activation progress on textural properties of biochar and their impact on tar cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadii Arayedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Van De Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.121877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.121877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of Noncatalytic Gas–Solid Reactions with a Coupled CFD-DEM-USCM Method: A Case Study on Adsorption of Ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameneh Zarghami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jafarsadegh Moghaddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Kazemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Mostoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (24), pp.11836-11850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c01098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and optimization of biobased carbon adsorbent monoliths from chitosan-polybenzoxazine for efficient CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Delevingne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.6783-6793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5RA00110B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Preparation and Optimization of Activated Carbon Monoliths from Resorcinol-Formaldehyde Resins for CO2 Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr12081604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of dense powder flow in a rotating drum: Comparison of CFD to experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 444, pp.119981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluid Mechanics of Droplet Spreading of Chitosan/PVA-Based Spray Coating Solution on Banana Peels with Different Wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nufus Kanani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwinanto Sukamto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Meliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), pp.4277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15214277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droplet behavior of chitosan film-forming solution on the solid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South African Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajce.2022.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidative stability of encapsulated sunflower oil: effect of protein-polysaccharide mixtures and long-term storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorine Le Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dagmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.1483-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-021-01254-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous deacetylation reaction of chitin under low-frequency ultrasonic irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indar Kustiningsih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Effendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 267, pp.118180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel technique for Residence Time Distribution (RTD) measurements in solids unit operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (2), pp.611-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-encapsulation of vegetable oils with phenolic antioxidants and evaluation of their oxidative stability under long-term storage conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorine Le Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dagmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.111033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caking of anhydrous lactose powder owing to phase transition and solid-state hydration under humid conditions: From microscopic to bulk behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 363, pp.488 - 499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.01.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of mechanical resistance of wet and dry powder cakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 371, pp.45 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.05.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanofluid to Nanocomposite Film: Chitosan and Cellulose-Based Edible Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10040660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study on the caking behaviour of binary mixtures of lactose due to solid-state crystallisation of the amorphous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.354 - 366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of caking for crystalline materials: Comparison and statistical analysis of three mechanical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.218-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.11.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellulose Nanocrystals to Improve Stability and Functional Properties of Emulsified Film Based on Chitosan Nanoparticles and Beeswax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indar Kustiningsih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Agustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9121707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of different storage bed designs of a solid-state hydrogen tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Pohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Oubraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.101024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2019.101024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the periodic motion in a powder rheometer and development of a new flowability testing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kona powder and particle journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.160--171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14356/kona.2018002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor coupled with an air atmospheric pressure plasma jet for the surface treatment of polypropylene particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessadk Anagri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moussalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (11), pp.e1800071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap201800071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulation of a water-in-oil emulsion encapsulating polysaccharides to improve the efficiency of spraying of plant protection products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Lanoiselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 536, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.07.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review on gravity flow of free-flowing granular solids in silos \textendash Basics and practical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahab Golshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Zarghami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.1011--1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.08.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of the number of particles and coordination number on viscous-flow agglomerate sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadmahdi Kamyabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahmat Sotudeh-Gharebagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Zarghami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Particuology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.partic.2018.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrasonic Irradiation Coupled with Microwave Treatment for Eco-friendly Process of Isolating Bacterial Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Wahyudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Agustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano8100859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of saturated solutions and establishment of “aw-phase diagram” of ternary aqueous inorganic-organic and organic-organic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 201, pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical mechanisms involved into the flame propagation process through aluminum dust-air clouds : A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2016.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal radiation in dust flame propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.896-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2017.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caking of sucrose: Elucidation of the drying kinetics according to the relative humidity by considering external and internal mass transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 212, pp.298-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W/O Emulsion Destabilization and Release of a Polysaccharide Entrapped in the Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endarto Y. Wardhono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zafimahova-Ratisbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (11), pp.1581-1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01932691.2015.1118704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An overview of the role of capillary condensation in wet caking of powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2016.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of DEM modeling of sintering using an &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; X-ray microtomography analysis of the sintering of NaCl powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-015-0062-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dust generation from powders : A characterization test based on stirred fluidization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Moufarej Abou Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 255, pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.10.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process engineering for environment protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338-339, pp.92-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le génie des procédés au service de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 338-339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A.U.V.E. PROJECT - NADES as innovative adjuvant solutions for plant treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zian Costalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ernenwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMULA XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Sofia (Bulgaria), Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unresolved CFD-DEM simulation of a pilot-scale pneumatic conveying system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Destoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference on discrete elements methods DEM9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Element Modelling (DEM) of a granular material mixer: Zirconium sponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Kalb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference on discrete elements methods DEM9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of activated carbon materials derived from phenolic resin for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berthauld-Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE&amp;ECAB Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEM simulation to predict powder flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PARTEC 2023 International congress on particle technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumatic Handling Of Bio And Recycled Solids (PHOBARS project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Destoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation DEM d’un mélangeur de milieux granulaires : Eponge de zirconium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Kalb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation rhéologique de particules de différentes tailles : comparaison de deux méthodes de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumatic Handling Of Bio And Recycled Solids (PHOBARS project), The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Destoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the physical and flow properties of non-conventional solids for pneumatic conveying (PHOBARS project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Destoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de solides carbonés poreux enrichis en azote à partir de résines polybenzoxazines pour la séparation du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417564v1</w:t>
-              </w:r>
-[...4588 lines deleted...]
-                <w:t xml:space="preserve">hal-02383762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de la distribution du temps de séjour dans un réacteur hétérogène fluides/solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3118667. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12603,688 +12728,688 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder properties and influencing factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrjö Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Le Floch-Fouéré; Pierre Schuck; Gaëlle Tanguy; Luca Lanotte; Romain Jeantet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying in the Dairy IndustryFrom Established Technologies to Advanced Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68 p., 2021, 9781351119504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351119504-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et écoulement des solides granulaires dans les silos : Ingénierie et accidentologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J2259, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-j2259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et écoulement des solides granulaires dans les silos : Concepts de base et théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J2258, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-j2258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidisation gaz-solide : Particules fines et nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J4101, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-j4101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidisation gaz-solide : Bases et théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J4100, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v2-j4100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration/granulation in food powder production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of food powders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 255, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodhead Publishing Limited</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 660 p., 2013, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-85709-513-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1533/9780857098672.1.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13431,51 +13556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05371453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel El Hajj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cayla Arianer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lucia Quezada Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Macak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05442313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Arayedh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Van De Steene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Beaunac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Huchon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Testa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekro Permana Pinem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matheron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedshayan Tabibian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Khashayar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moscosa-Santillan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakreddine Manai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pohlmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Oubraham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Moussa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guessasma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Samain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757252v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atena Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Ould-Dris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Madian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moussalem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757149v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayra Tavares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassibian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04388822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.01.172" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757097v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757542v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Moufarej Abou Jaoude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefrancois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morgeneyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Destoop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416903v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kalb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417554v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183266v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121877" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120636" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.107604" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Zarghami" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafarsadegh Moghaddas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kazemi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mostoufi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c01098" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04380124v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarto Yudo Wardhono" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nufus Kanani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwinanto Sukamto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Meliana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15214277" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381798v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajce.2022.04.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Le Priol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gmur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dagmey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01254-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381875v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indar Kustiningsih" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Effendy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118180" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166044v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.01.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111033" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489577v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.01.033" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490782v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guessasma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02880506v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10040660" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486955v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.05.032" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Agustina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oudet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9121707" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459251v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978437v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadk Anagri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap201800071" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Golshan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Zarghami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148537v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmahdi Kamyabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Sotudeh-Gharebagh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2018.01.015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.07.032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQH4H7F1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192627v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Wahyudi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8100859" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853422v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2016.11.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192524v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.01.009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCGV1MQX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2017.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110737v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarto Y. Wardhono" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zafimahova-Ratisbonne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Clausse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2015.1118704" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630496v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.03.020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242477v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Navarro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0062-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963515v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.051" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNJ8RT1H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799197v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guigon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383762v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380520v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lenglet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380288v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2259" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380279v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2258" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380254v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j4101" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380217v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-j4100" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/211104.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.150" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05371453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel El Hajj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cayla Arianer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05442313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lucia Quezada Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Macak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Arayedh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Van De Steene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Beaunac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Huchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Testa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekro Permana Pinem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matheron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedshayan Tabibian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Khashayar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moscosa-Santillan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakreddine Manai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pohlmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Oubraham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schutz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Moussa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guessasma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Madian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atena Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Ould-Dris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Samain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025956v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moussalem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04388822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayra Tavares" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassibian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.01.172" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757102v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757097v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973635v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Moufarej Abou Jaoude" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefrancois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morgeneyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120636" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.107604" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121877" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127217v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Zarghami" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafarsadegh Moghaddas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kazemi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mostoufi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c01098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04380124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarto Yudo Wardhono" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nufus Kanani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwinanto Sukamto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Meliana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15214277" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajce.2022.04.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Le Priol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gmur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dagmey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01254-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indar Kustiningsih" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Effendy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118180" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166044v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.01.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.01.033" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490782v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guessasma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.040" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02880506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10040660" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.05.032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.048" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469309v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Agustina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oudet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9121707" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978437v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadk Anagri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap201800071" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192526v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.07.032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQH4H7F1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Golshan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Zarghami" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148537v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmahdi Kamyabi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Sotudeh-Gharebagh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2018.01.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192627v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Wahyudi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8100859" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.01.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCGV1MQX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2016.11.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853524v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2017.01.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380356v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110737v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarto Y. Wardhono" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zafimahova-Ratisbonne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Clausse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2015.1118704" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.03.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Navarro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0062-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963515v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.051" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNJ8RT1H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799197v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guigon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383762v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416864v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Destoop" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonny" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Brun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kalb" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416651v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417521v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417488v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417554v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417143v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416950v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380520v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lenglet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380288v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2259" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2258" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380254v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j4101" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380217v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-j4100" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209495v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/211104.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.150" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>