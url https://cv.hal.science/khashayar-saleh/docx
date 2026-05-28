--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -66,12659 +66,13034 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABOUT THE MODELING OF GRANULAR FLOW IN ROTARY DRUMS</w:t>
+                <w:t xml:space="preserve">Bonded particle DEM simulation of zirconium sponge crushing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lachin</w:t>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Daouk</w:t>
+                <w:t xml:space="preserve">Pascal Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
+                <w:t xml:space="preserve">Xavier Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Andres Barronpena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Simulation and Modelling in the Food and Bio-Industry (FOODSIM'2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Gand (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">10th World Congress on Particle Technology (WCPT10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05596627v1</w:t>
+                <w:t xml:space="preserve">hal-05629914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimental and numerical methods for understanding and predicting lignocellulosic biomass flows in its valorization processes: preliminary results</w:t>
+                <w:t xml:space="preserve">About the modeling of granular flow in rotary drums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel El Hajj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety  (TS3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Simulation and Modelling in the Food and Bio-Industry (FOODSIM'2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371453v1</w:t>
+                <w:t xml:space="preserve">hal-05596627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of experiments and DEM simulation for powder flow understanding and prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental approaches for characterizing, understanding and predicting lignocellulosic biomass flows in valorization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ablitzer</w:t>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Particle Technology (PARTEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">10th World Congress on Particle Technology (WCPT10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442233v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Nos</w:t>
+                <w:t xml:space="preserve">Experimental approaches for understanding and predicting lignocellulosic biomass flows in valorization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
+              <w:t xml:space="preserve">International Conference on Biomass (IConBM2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629841v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel - Echantillonnage des milieux divisés (poudres, émulsions, suspensions) : Théorie, Pratique et Etude de cas industriels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coupling of experiments and DEM simulation for powder flow understanding and prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">International Congress on Particle Technology (PARTEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442313v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et simulation CFD-DEM du transport pneumatique à échelle pilote en vue de l’étude de solides non conventionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of experimental and numerical methods for understanding and predicting lignocellulosic biomass flows in its valorization processes: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety  (TS3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757293v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage expérimentation et simulation DEM pour la compréhension et la prédiction de l’écoulement de poudres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pneumatic conveying of irregular solids: experimental study and CFD- DEM simulation at pilot scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757288v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of UO2 particles behavior in a powder rheometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumatic conveying of irregular solids: experimental study and CFD- DEM simulation at pilot scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morin</w:t>
+                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757230v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biochar properties on the catalytic cracking of toluene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tutoriel - Echantillonnage des milieux divisés (poudres, émulsions, suspensions) : Théorie, Pratique et Etude de cas industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomass ICONBM2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Italian Association of Chemical Engineering, May 2024, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952307v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude hydrodynamique du transport pneumatique de solides non- conventionnels et simulation CFD-DEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale et simulation CFD-DEM du transport pneumatique à échelle pilote en vue de l’étude de solides non conventionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757299v1</w:t>
+                <w:t xml:space="preserve">hal-04757293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dense powder flow with CFD inside a rotating drum and a screw reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Herbelet</w:t>
+                <w:t xml:space="preserve">Couplage expérimentation et simulation DEM pour la compréhension et la prédiction de l’écoulement de poudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757240v1</w:t>
+                <w:t xml:space="preserve">hal-04757288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of robust carbon monoliths derived from phenolic resin for CO2 separation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of biochar properties on the catalytic cracking of toluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadii Arayedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Van De Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Biomass ICONBM2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Italian Association of Chemical Engineering, May 2024, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417408v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de charbon actif à partir de résine phénolique pour la séparation du CO2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude hydrodynamique du transport pneumatique de solides non- conventionnels et simulation CFD-DEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Drelich</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Chimie Durable 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Division de Chimie Durable de la SCF, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757555v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Modelling dense powder flow with CFD inside a rotating drum and a screw reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757218v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Développement de charbon actif à partir de résine phénolique pour la séparation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Delevingne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Formulation 2022 de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Colloque Chimie Durable 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Division de Chimie Durable de la SCF, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417584v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation sous CO2 et H2O de biochars issus du bois : influence des conditions opératoires sur les propriétés physicochimiques et texturales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Preparation of robust carbon monoliths derived from phenolic resin for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Berthauld-Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Formula XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417544v1</w:t>
+                <w:t xml:space="preserve">hal-04417408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal calibration procedure for the Discrete Element Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417134v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des chars issus de la pyro-gazéification de la biomasse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Activation sous CO2 et H2O de biochars issus du bois : influence des conditions opératoires sur les propriétés physicochimiques et texturales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Arayedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Science et Technologie des Poudres et Matériaux frittés (STPMF 2021) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417595v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode optimisée de calibrage des paramètres de simulation par la méthode des éléments discrets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Science et Technologie des Poudres et Matériaux frittés (STPMF 2021) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées de Formulation 2022 de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417604v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation de la quantité de poudre dans un protocole de caractérisation des propriétés rhéologiques à l’aide d’un rhéomètre FT4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">An optimal calibration procedure for the Discrete Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farheez Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Beaunac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences et Technologies des Poudres et Matériaux Frittés (STPMF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757282v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage de gouttes isolées en lévitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Minimisation de la quantité de poudre dans un protocole de caractérisation des propriétés rhéologiques à l’aide d’un rhéomètre FT4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GDR MORPHEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque Sciences et Technologies des Poudres et Matériaux Frittés (STPMF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757560v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UO2 powder characteristics and flowability: Impact of powder metallurgy process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des chars issus de la pyro-gazéification de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadii Arayedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Powder Metallurgy Congress (EuroPM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual Congress, France</w:t>
+              <w:t xml:space="preserve">Colloque « Science et Technologie des Poudres et Matériaux frittés (STPMF 2021) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757167v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Water Resistance of Nanochitosan-CNC Composite Film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Méthode optimisée de calibrage des paramètres de simulation par la méthode des éléments discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farheez Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Image and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque « Science et Technologie des Poudres et Matériaux frittés (STPMF 2021) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469508v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un mélangeur en V sur les caractéristiques physiques et rhéologiques de poudres d’oxyde d’uranium</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Séchage de gouttes isolées en lévitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Buot de L'Epine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GDR MORPHEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757274v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor (W-FBR) coupled with an air Atmospheric Pressure Plasma Jet (APPJ) for the treament of PolyPropylene (PP) powders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">UO2 powder characteristics and flowability: Impact of powder metallurgy process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 th International Conference on Plasma Surface Engineering (PSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Garmish-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">European Powder Metallurgy Congress (EuroPM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978408v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique d’un système de stockage d’hydrogène sous forme solide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+                <w:t xml:space="preserve">Study of Water Resistance of Nanochitosan-CNC Composite Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intechem Process 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Image and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757544v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the influence of nano-additives on powder fluidization properties with the Anton Paar Powder Rheometer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence d’un mélangeur en V sur les caractéristiques physiques et rhéologiques de poudres d’oxyde d’uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757270v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’influence des transferts thermiques interne et externe sur les cinétiques apparentes dans différentes configurations de lit d’hydrure métallique pour le stockage d’hydrogène</w:t>
+                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor (W-FBR) coupled with an air Atmospheric Pressure Plasma Jet (APPJ) for the treament of PolyPropylene (PP) powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Khashayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jorn Oubraham</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Moscosa-Santillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">16 th International Conference on Plasma Surface Engineering (PSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Garmish-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757265v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rayonnement thermique dans les suspensions de particules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale et numérique d’un système de stockage d’hydrogène sous forme solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Pohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorn Oubraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Science et Technologie des Poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Intechem Process 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03239399v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés rhéologiques de poudres d'oxyde d'uranium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the influence of nano-additives on powder fluidization properties with the Anton Paar Powder Rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757256v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement mécanique de poudre mottée par la MED</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude de l’influence des transferts thermiques interne et externe sur les cinétiques apparentes dans différentes configurations de lit d’hydrure métallique pour le stockage d’hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Oubraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923677v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique for particle residence time distribution measurement in solid unit operations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le rayonnement thermique dans les suspensions de particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">9. Colloque Science et Technologie des Poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757252v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three mechanical tests for characterizing sucrose caking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Augmentation du risque d’explosion de poussières sous l’effet du rayonnement thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757258v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation du risque d’explosion de poussières sous l’effet du rayonnement thermique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of three mechanical tests for characterizing sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863199v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized-bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A novel technique for particle residence time distribution measurement in solid unit operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">http://cppa2017.inflpr.ro/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025956v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential accelerating effect of thermal radiation in dust flame propagation : some experimental evidence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des propriétés rhéologiques de poudres d'oxyde d'uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Madian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853504v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment set-up for solid-state hydrogen storages for small mobile applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du comportement mécanique de poudre mottée par la MED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carsten Pohlmann</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Hydrogen Technology Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757155v1</w:t>
+                <w:t xml:space="preserve">hal-01923677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of sucrose caking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized-bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Khashayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moussalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium On the Properties of Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">http://cppa2017.inflpr.ro/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757122v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Wurster type fluidized bed reactor coupled with an atmospheric plasma jet for the deposition of titanium oxide coating on micrometric particles: experiments and modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
+                <w:t xml:space="preserve">Potential accelerating effect of thermal radiation in dust flame propagation : some experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Khashayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering (PSE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">26. International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388822v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM simulation of powder caking process under humid conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment set-up for solid-state hydrogen storages for small mobile applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Oubraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Pohlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering (CHISA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">7th World Hydrogen Technology Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757149v1</w:t>
+                <w:t xml:space="preserve">hal-04757155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation in dust flame propagation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+                <w:t xml:space="preserve">DEM simulation of powder caking process under humid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayra Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Afrassibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Dalian, China</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering (CHISA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863027v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation contribution to metal dust explosions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental study of sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. World Congress on Particle Technology (WCPT7)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium On the Properties of Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855071v1</w:t>
+                <w:t xml:space="preserve">hal-04757122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a device allowing the study of sucrose caking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of a Wurster type fluidized bed reactor coupled with an atmospheric plasma jet for the deposition of titanium oxide coating on micrometric particles: experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering (PSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757102v1</w:t>
+                <w:t xml:space="preserve">hal-04388822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caking of complex sucrose mixtures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal radiation in dust flame propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Khashayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">11. International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757097v1</w:t>
+                <w:t xml:space="preserve">ineris-01863027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of flow properties and hopper design with two shear testing methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal radiation contribution to metal dust explosions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th UK-China and 13th UK Particle Technology Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">25. International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757542v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency coating of sand particles with phosphorescent pigment in a fluidized bed: application in particle residence time distribution (RTD) measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
+                <w:t xml:space="preserve">Thermal radiation contribution to metal dust explosions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. World Congress on Particle Technology (WCPT7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Beijing, China. pp.714-721, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.01.172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757113v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation contribution to metal dust explosions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of a device allowing the study of sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855089v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification des effets des explosions sous l'effet du rayonnement thermique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caking of complex sucrose mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès de la Société Française de Génie des Procédés "Les sciences du génie des procédés pour une industrie durable" (SFGP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.NC</w:t>
+              <w:t xml:space="preserve">7th International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971214v1</w:t>
+                <w:t xml:space="preserve">hal-04757097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du frittage par une approche dynamique des contacts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of flow properties and hopper design with two shear testing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">5th UK-China and 13th UK Particle Technology Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717079v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of fluidized-bed chlorination of metal oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High efficiency coating of sand particles with phosphorescent pigment in a fluidized bed: application in particle residence time distribution (RTD) measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Sciences et Technologies des Poudres (STP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757249v1</w:t>
+                <w:t xml:space="preserve">hal-04757113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'empoussièrement des poudres par un test de fluidisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Morgeneyer</w:t>
+                <w:t xml:space="preserve">Modélisation du frittage par une approche dynamique des contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lechelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés "Des procédés au service du produit au coeur de l'Europe" (SFGP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.NC</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973635v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of carbochlorination of zirconium dioxide in a fluidized bed</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amplification des effets des explosions sous l'effet du rayonnement thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques SFGP : Caractérisation des Poudres et Milieux Texturés 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Compiègne, France</w:t>
+              <w:t xml:space="preserve">14. Congrès de la Société Française de Génie des Procédés "Les sciences du génie des procédés pour une industrie durable" (SFGP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757538v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathematical modeling of fluidized-bed chlorination of metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ronga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Colloque Sciences et Technologies des Poudres (STP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l'empoussièrement des poudres par un test de fluidisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Moufarej Abou Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés "Des procédés au service du produit au coeur de l'Europe" (SFGP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of carbochlorination of zirconium dioxide in a fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées thématiques SFGP : Caractérisation des Poudres et Milieux Texturés 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of fluidized-bed chlorination of ZrO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ronga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPRI Annual General Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A.U.V.E. PROJECT - NADES as innovative adjuvant solutions for plant treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zian Costalonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ernenwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORMULA XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sofia (Bulgaria), Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unresolved CFD-DEM simulation of a pilot-scale pneumatic conveying system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Destoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International conference on discrete elements methods DEM9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete Element Modelling (DEM) of a granular material mixer: Zirconium sponge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Kalb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International conference on discrete elements methods DEM9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of activated carbon materials derived from phenolic resin for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Berthauld-Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCE&amp;ECAB Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEM simulation to predict powder flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARTEC 2023 International congress on particle technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de solides carbonés poreux enrichis en azote à partir de résines polybenzoxazines pour la séparation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pneumatic Handling Of Bio And Recycled Solids (PHOBARS project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Destoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation DEM d’un mélangeur de milieux granulaires : Eponge de zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Kalb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation rhéologique de particules de différentes tailles : comparaison de deux méthodes de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pneumatic Handling Of Bio And Recycled Solids (PHOBARS project), The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Destoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Salerno, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the physical and flow properties of non-conventional solids for pneumatic conveying (PHOBARS project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Destoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the influence of model powder characteristics on their flowability using correlation matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 453, pp.120636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst deactivation of biomass-derived biochars during tar cracking: Role of porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Arayedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Van De Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 193, pp.107604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.107604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of activation progress on textural properties of biochar and their impact on tar cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Arayedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Van De Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 315, pp.121877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2025.121877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Noncatalytic Gas–Solid Reactions with a Coupled CFD-DEM-USCM Method: A Case Study on Adsorption of Ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameneh Zarghami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafarsadegh Moghaddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saman Kazemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Mostoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (24), pp.11836-11850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c01098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and optimization of biobased carbon adsorbent monoliths from chitosan-polybenzoxazine for efficient CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Delevingne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (9), pp.6783-6793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5RA00110B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Preparation and Optimization of Activated Carbon Monoliths from Resorcinol-Formaldehyde Resins for CO2 Capture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Numerical study of dense powder flow in a rotating drum: Comparison of CFD to experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr12081604⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 444, pp.119981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707326v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of dense powder flow in a rotating drum: Comparison of CFD to experimental measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Efficient Preparation and Optimization of Activated Carbon Monoliths from Resorcinol-Formaldehyde Resins for CO2 Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119981⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr12081604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613063v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Mechanics of Droplet Spreading of Chitosan/PVA-Based Spray Coating Solution on Banana Peels with Different Wettability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nufus Kanani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwinanto Sukamto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny Meliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (21), pp.4277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym15214277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet behavior of chitosan film-forming solution on the solid surface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxidative stability of encapsulated sunflower oil: effect of protein-polysaccharide mixtures and long-term storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorine Le Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dagmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajce.2022.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.1483-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-021-01254-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381798v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of encapsulated sunflower oil: effect of protein-polysaccharide mixtures and long-term storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droplet behavior of chitosan film-forming solution on the solid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11694-021-01254-5⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajce.2022.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321456v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous deacetylation reaction of chitin under low-frequency ultrasonic irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danièle Clausse</w:t>
+                <w:t xml:space="preserve">Co-encapsulation of vegetable oils with phenolic antioxidants and evaluation of their oxidative stability under long-term storage conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorine Le Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dagmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118180⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.111033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381875v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique for Residence Time Distribution (RTD) measurements in solids unit operations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneous deacetylation reaction of chitin under low-frequency ultrasonic irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indar Kustiningsih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Effendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.01.006⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 267, pp.118180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166044v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-encapsulation of vegetable oils with phenolic antioxidants and evaluation of their oxidative stability under long-term storage conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel technique for Residence Time Distribution (RTD) measurements in solids unit operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111033⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (2), pp.611-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321481v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caking of anhydrous lactose powder owing to phase transition and solid-state hydration under humid conditions: From microscopic to bulk behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 363, pp.488 - 499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of mechanical resistance of wet and dry powder cakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 371, pp.45 - 54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofluid to Nanocomposite Film: Chitosan and Cellulose-Based Edible Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (4), pp.660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano10040660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the caking behaviour of binary mixtures of lactose due to solid-state crystallisation of the amorphous phase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of caking for crystalline materials: Comparison and statistical analysis of three mechanical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.05.032⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.218-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486955v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of caking for crystalline materials: Comparison and statistical analysis of three mechanical tests</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A study on the caking behaviour of binary mixtures of lactose due to solid-state crystallisation of the amorphous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.11.048⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.354 - 366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017563v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose Nanocrystals to Improve Stability and Functional Properties of Emulsified Film Based on Chitosan Nanoparticles and Beeswax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indar Kustiningsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Agustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (12), pp.1707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano9121707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of different storage bed designs of a solid-state hydrogen tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Pohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn Oubraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.101024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2019.101024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the periodic motion in a powder rheometer and development of a new flowability testing method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor coupled with an air atmospheric pressure plasma jet for the surface treatment of polypropylene particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessadk Anagri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moussalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">kona powder and particle journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14356/kona.2018002⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (11), pp.e1800071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap201800071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148541v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor coupled with an air atmospheric pressure plasma jet for the surface treatment of polypropylene particles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of the periodic motion in a powder rheometer and development of a new flowability testing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap201800071⟩</w:t>
+              <w:t xml:space="preserve">kona powder and particle journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.160--171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14356/kona.2018002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978437v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of a water-in-oil emulsion encapsulating polysaccharides to improve the efficiency of spraying of plant protection products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Lanoiselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 536, pp.96-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on gravity flow of free-flowing granular solids in silos \textendash Basics and practical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Golshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Zarghami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 192, pp.1011--1035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2018.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the number of particles and coordination number on viscous-flow agglomerate sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadmahdi Kamyabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahmat Sotudeh-Gharebagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Zarghami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particuology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.partic.2018.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Irradiation Coupled with Microwave Treatment for Eco-friendly Process of Isolating Bacterial Cellulose Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endarto Yudo Wardhono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Wahyudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Agustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekro Permana Pinem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (10), pp.859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano8100859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of saturated solutions and establishment of “aw-phase diagram” of ternary aqueous inorganic-organic and organic-organic systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Physical mechanisms involved into the flame propagation process through aluminum dust-air clouds : A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02192524v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mechanisms involved into the flame propagation process through aluminum dust-air clouds : A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of saturated solutions and establishment of “aw-phase diagram” of ternary aqueous inorganic-organic and organic-organic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2016.11.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 201, pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853422v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal radiation in dust flame propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49, pp.896-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlp.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caking of sucrose: Elucidation of the drying kinetics according to the relative humidity by considering external and internal mass transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Samain</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 212, pp.298-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W/O Emulsion Destabilization and Release of a Polysaccharide Entrapped in the Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endarto Y. Wardhono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zafimahova-Ratisbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (11), pp.1581-1589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01932691.2015.1118704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the role of capillary condensation in wet caking of powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 110, pp.245-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of DEM modeling of sintering using an &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; X-ray microtomography analysis of the sintering of NaCl powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Palancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40571-015-0062-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust generation from powders : A characterization test based on stirred fluidization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Moufarej Abou Jaoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 255, pp.141-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process engineering for environment protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 338-339, pp.92-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie des procédés au service de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 338-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383762v1</w:t>
-              </w:r>
-[...1401 lines deleted...]
-                <w:t xml:space="preserve">hal-04417564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de la distribution du temps de séjour dans un réacteur hétérogène fluides/solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3118667. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12728,688 +13103,688 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder properties and influencing factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrjö Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Le Floch-Fouéré; Pierre Schuck; Gaëlle Tanguy; Luca Lanotte; Romain Jeantet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying in the Dairy IndustryFrom Established Technologies to Advanced Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68 p., 2021, 9781351119504. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781351119504-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et écoulement des solides granulaires dans les silos : Ingénierie et accidentologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J2259, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-j2259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et écoulement des solides granulaires dans les silos : Concepts de base et théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J2258, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-j2258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidisation gaz-solide : Particules fines et nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J4101, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-j4101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidisation gaz-solide : Bases et théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J4100, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v2-j4100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration/granulation in food powder production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of food powders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 255, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodhead Publishing Limited</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 660 p., 2013, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-85709-513-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1533/9780857098672.1.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13556,51 +13931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05371453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel El Hajj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cayla Arianer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05442313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lucia Quezada Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Macak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Arayedh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Van De Steene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Beaunac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Huchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Testa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekro Permana Pinem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matheron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedshayan Tabibian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Khashayar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moscosa-Santillan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakreddine Manai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pohlmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Oubraham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schutz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Moussa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guessasma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Madian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atena Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Ould-Dris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Samain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025956v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moussalem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04388822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayra Tavares" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassibian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.01.172" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757102v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757097v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973635v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Moufarej Abou Jaoude" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefrancois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morgeneyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120636" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.107604" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121877" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127217v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Zarghami" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafarsadegh Moghaddas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kazemi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mostoufi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c01098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04380124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarto Yudo Wardhono" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nufus Kanani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwinanto Sukamto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Meliana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15214277" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajce.2022.04.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Le Priol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gmur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dagmey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01254-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indar Kustiningsih" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Effendy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118180" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166044v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.01.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.01.033" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490782v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guessasma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.040" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02880506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10040660" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.05.032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.048" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469309v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Agustina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oudet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9121707" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978437v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadk Anagri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap201800071" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192526v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.07.032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQH4H7F1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Golshan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Zarghami" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148537v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmahdi Kamyabi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Sotudeh-Gharebagh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2018.01.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192627v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Wahyudi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8100859" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.01.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCGV1MQX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2016.11.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853524v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2017.01.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380356v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110737v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarto Y. Wardhono" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zafimahova-Ratisbonne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Clausse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2015.1118704" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.03.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Navarro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0062-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963515v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.051" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNJ8RT1H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799197v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guigon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383762v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416864v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Destoop" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonny" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Brun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kalb" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416651v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417521v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417488v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417554v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417143v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416950v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380520v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lenglet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380288v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2259" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2258" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380254v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j4101" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380217v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-j4100" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209495v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/211104.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.150" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lucia Quezada Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pigeat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Barronpena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel El Hajj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cayla Arianer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05371453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Macak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05442313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Arayedh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Van De Steene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Beaunac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Huchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Testa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekro Permana Pinem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matheron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedshayan Tabibian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Khashayar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moscosa-Santillan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakreddine Manai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pohlmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Oubraham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schutz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Moussa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guessasma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Samain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atena Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Ould-Dris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757256v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Madian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moussalem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757149v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayra Tavares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassibian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04388822v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.01.172" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757113v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Moufarej Abou Jaoude" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefrancois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morgeneyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Costalonga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rendu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lefebvre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ernenwein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416864v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Destoop" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Brun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kalb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416651v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417554v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416950v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120636" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183267v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.107604" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121877" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127217v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Zarghami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafarsadegh Moghaddas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kazemi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mostoufi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c01098" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04380124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarto Yudo Wardhono" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nufus Kanani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwinanto Sukamto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Meliana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15214277" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321456v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Le Priol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gmur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dagmey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01254-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381798v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajce.2022.04.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321481v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381875v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indar Kustiningsih" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Effendy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118180" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166044v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.01.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489577v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.01.033" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490782v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guessasma" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02880506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10040660" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017563v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.048" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486955v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.05.032" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Agustina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oudet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9121707" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978437v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadk Anagri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap201800071" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148541v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.07.032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQH4H7F1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148549v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Golshan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Zarghami" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.028" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148537v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmahdi Kamyabi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmat Sotudeh-Gharebagh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2018.01.015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Wahyudi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8100859" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2016.11.010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192524v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.01.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCGV1MQX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2017.01.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.020" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarto Y. Wardhono" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zafimahova-Ratisbonne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Clausse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2015.1118704" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630496v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.03.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242477v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Navarro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0062-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963515v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.051" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNJ8RT1H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799197v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guigon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383762v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380520v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lenglet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380288v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2259" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380279v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2258" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380254v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j4101" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380217v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-j4100" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209495v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/211104.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.150" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>