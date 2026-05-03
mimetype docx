--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khatir Zoubir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized semi-physical EKV model for simulation of SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D.R. Bonkoungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sterna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.115780. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New model of crack propagation of aluminium wire bonds in IGBT power modules under low temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115066. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Fatigue Effect on the Grain Groove Profile in the Case of Diffusion in Thin Polycrystalline Films of Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.1781. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi14091781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stress Analysis Comparison in IGBT Power Modules between DC and switching Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (9), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3289890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Model Based on Proper Generalized Decomposition for the Fast Analysis of IGBT Power Modules Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (3), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4053767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EBSD Study of Fatigue Crack Propagation in Bonded Aluminum Wires Cycled from 55°C to 85°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-022-09937-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements analyses of early-stage crack propagation in aluminum wire bonds due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114610. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative PGD model reduction for the strongly-coupled thermomechanical analysis of crack propagation in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.407-424. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-022-02173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of load sequence interaction on bond-wire lifetime due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.5601. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84976-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal mapping at the cell level of chips in power modules through the silicone gel using thermoreflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Metayrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of Bond-Wire Resistance as Ageing Indicator of Semiconductor Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan V. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Microelectronics Reliability, 114, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour evolution of an IGBT module after aging measured by thermoreflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Metayrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond contact degradation modeling for remaining useful lifetime prognosis of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Al-Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the aging mechanism occurring at the bond-wire contact of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113873. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant ΔTj Power Cycling Strategy in DC Mode for Top-Metal and Bond-Wire Contacts Degradation Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.2171-2180. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2018.2847234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New solution of the partial differential equation of the grain groove profile problem in the case of evaporation/condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamieh Tayssir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46537-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-based Model for Lifetime Estimation of Bond-Wire Contacts using Power Cycling Tests and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 p. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2019.2918941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Analytical Model for Real-Time Junction Temperature Estimation of Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.5292 - 5301. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2017.2736534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the degradation mechanisms occurring in the topside interconnections of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, p. 462 - 469. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solutions to the Problem of the Grain Groove Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Technology: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15226/2374-8141/5/2/00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the charges weight between interface and oxygen traps in barrier layer on the 2DEG density of Al2O3/AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.1220-1228. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-018-1186-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of power cycling tests on traps under the gate of Al2O3/AlGaN/GaN normally-ON devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Elharizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp. 671-676. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of two hybrid energy storage systems used in a two front wheel driven electric vehicle during extreme start-up and regenerative braking operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144, pp.69-87. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2017.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative braking modeling, control and simulation of a hybrid energy storage system for an electric vehicle in extreme conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oueidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4), pp.465-479. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2016.2608763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal evaluation of single and multiple solder void effects on low-voltage Si MOSFET behavior in forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2016.2633582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Evaluation of the Microsecond Pulsed Heating Curve Technique Dedicated to Die Interconnection Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Crebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp. 835-45. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2016.2554538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Issues and Challenges of SiC-MOSFET Power Modules in High Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (3), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two braking control methods integrating energy recovery for a two-wheel front driven electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.330-343. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2016.05.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on DC/DC converter architectures for power fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.716-730. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2015.07.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of repetitions of short-circuit conditions on IGBT lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2005.11463598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solder void position and size effects on electro thermal behaviour of MOSFET transistors in forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.1921-1926. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature mapping by µ-Raman spectroscopy over cross-section area of power diode in forward biased conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (3), pp.547-551. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic IGBT model. Application to top-metal ageing effects on chip electro-thermal distributions during short circuit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (5-6), pp.363-375. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.17.363-375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy for stress analysis in high power silicon devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp. 1770-1773. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation Current and On-Resistance Correlation during Repetitive Short Circuit Conditions on SiC JFETs Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.621 - 624. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2215629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed electro-thermal model of IGBT chip – Application to top-metal ageing effects in short circuit conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1725-1729. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9), pp.1703-1706. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Investigation Possibilities on Forward Biased Power Devices using Cross-Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.576-578. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2011.2182492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Power Semiconductor Devices by Thermo-Sensitive Electrical Parameters - A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, p.3081-3092. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2011.2178433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Power Semiconductor Devices by Thermo-Sensitive Electrical Parameters – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), pp.3081-3092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junction Temperature Investigations Based on a General Semi-Analytical Formulation of Forward Voltage of Power Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (6), pp.1716-1722. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/6144.974966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and aging test methodology for power electronic devices at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp 411-414. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of thermal interfaces aging under thermal cycling conditions for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp 1830-1835. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Failure Modes of IGBT Modules in High Temperature Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (10), pp.4931 - 4941. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of die metallization layer ageing in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.569-585. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/Geo.19.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of SiC JFET transistors under repetitive current limitation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.1532-1537. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on junction temperature estimation based on junction voltage measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (9-11), pp 1506-1510. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture fragile et fatigue des substrats DBC. Applications haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.271 - 289. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.12.271-289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of SiC JFET temperature during short-circuit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Faugières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.1358-1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of power modules ceramic substrates for reliability aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.1260-1266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of SiC JFET in Short-Circuit Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.51-53. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2008.2008668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effect on Solder Lifetime During Thermal Cycling of Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2008.2002354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations on delayed short-circuit failure mode of single chip IGBT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (2-3), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de technologies de substrats céramiques sous des cyclages en température de forte amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (5), p625-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600 V-200 A IGBT modules under power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.719-1724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes on low voltage power MOSFETs under high temperature application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (9), p1767-1772. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metallization thickness of ceramic substrates on the reliability of power assemblies under high temperature cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1766-1771. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Behavior of Single-Chip IGBT and COOLMOS Devices Under Repetitive Short-Circuit Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (2), pp.276-283. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2004.842714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants à semi-conducteur de puissance pour des applications à haute température de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (HS), pp. 18-19. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2005610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary element analysis of thermal fatigue effects on high power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (6), pp.929-938. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de cyclage actif pour l'analyse de la fatigue thermique des brasures de composants IGBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Computation of Thermal Constraints in Multichip Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (2), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAPT.2004.828563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a thermal modelling method dedicated to multichip power modules in operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (12), pp.1143-1151. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(03)00205-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of GTO's snubberless turn-off operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Larguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sebille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (2-3), pp.231-241. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0026-2692(95)00092-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical implementation of a Novel Temperature-Insensitive Aging Indicator for on-line monitoring of bond-wire degradation in IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-mechanical reduced model of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EUROSIME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive reduced order modelling for a coupled electro-thermo-mechanical problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-intrusive multi-physics PGD-based reduced model for the prediction of power electronic module lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la durée de vie restante d'un module de puissance par inférence bayesienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la F2M: Approches probabilistes en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpixel Cross Correlation Registration for High Spatial Resolution Thermal Image on IGBT Emitter Metallization by Thermoreflectance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kociniewski Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metayrek Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 39th Semiconductor Thermal Measurement, Modeling &amp; Management Symposium (SEMI-THERM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Jose, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SEMI-THERM59981.2023.10267896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-thermo-mechanical reduced model for diagnosis and prognostic on IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modèle réduit PGD pour l'étude de la fissuration thermo-mécanique des modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for Real-Time Junction Temperature Estimation of Multi-chip Power Module in PWM operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 13th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDG54999.2022.9923091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for sensitivity analysis of solder joint fracture in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive multi-physics PGD-based reduced model for the modeling of power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond Contact Degradation Modelling for Remaining Useful Lifetime Prognosis of IGBT Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2020, 31st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Correlation Method for Images Alignment: Application to 4 Buckets Calculation in Thermoreflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Metayrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 36th Semiconductor Thermal Measurement, Modeling &amp; Management Symposium (SEMI-THERM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Jose, United States. pp.137-142, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SEMI-THERM50369.2020.9142843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Lifetime estimation for Electronic Power modules using an analytical degradation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference of the PHM Society 2020 (The Prognostics and Health Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Turin (virtual conference), Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the evolution of dynamic Ron of GaN power transistors during switching cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Elharizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of multi-void and drain metallization thickness effects on the electro thermal behavior of Si MOSFET under forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'17 ECCE Europe - 19th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8099235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electro-Thermal Model for a Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Exhibition and Conference for Power Electronics and Energy Management (PCIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of electrical characteristics and short-circuit robustness of 600V E-mode GaN transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Exhibition and Conference for Power Electronics and Energy Management (PCIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Traction and Regenerative Braking Reference Current Synthesis for an IPMSM Motor using Three Combined Torque Control Methods for an Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEC 2016 - IEEE Transportation Electrification Conference and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dearborn, United States. 6p, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC.2016.7520214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of different modules of an electric vehicle powered by a battery-flywheel storage system during traction operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCET - IEEE International Multidisciplinary Conference on Engineering Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Beyrouth, France. pp.126 - 131, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMCET.2016.7777439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of different modules for regenerative braking control of a two front wheel-driven EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDEC 2016 - 3rd International Conference on Renewable Energies for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, Lebanon. 6p, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for extreme conditions regenerative braking of a hybrid energy storage system for an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oueidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDIN 2016 - IEEE 14th International Conference on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France. 6p, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a GaN HEMT based inverter leg power module for aeronautic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 6th Electronic System-Integration Technology Conference (ESTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESTC.2016.7764473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Tests in High Temperature Conditions of SiC-MOSFET Power Modules and Ageing Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2016 - 9th International Conference on integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management of a battery-flywheel storage system used for regenerative braking recuperation of an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexndre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp. 2034 - 2039, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and strain mappings over forward biased power IGBT cross-section area by Œ-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'15 ECCE-Europe, 2015 17th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geneve, Switzerland. 9p, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of a high frequency six-phase interleaved DC/DC converter based on SiC power MOSFETs for a PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolli Abdelfatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.OPR3-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-load control stategy of a 20kW SiC power converter for embedded PEMFC multi-stack architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society (IECON 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.004627 - 004632, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Thermal Stresses Characterization Maps on Cross-sections of Forward Biased Electronic Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRPS 2015 - IEEE International Reliability Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterey, United States. 10p, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2015.7112800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Electrothermique distribuée d'une puce IGBT : Application aux effets du vieillissement de la métallisation sur les régimes de court-circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du comportement électrothermique de transistors MOSFET en conduction en présence de défaut dans la brasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solder void position and size effects on electro thermal behaviour of MOSFET transistors in forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF-25th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, BERLIN, Germany. pp.PP.1921-1926, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling ageing tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling aging tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 13 - European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main issues and limitations in Power cycling tests for future integrated power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-metal ageing effects on electro-thermal distributions in an IGBT chip under short circuit conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Thermal Impedance Measurement for Die Interconnection Characterization by a Microsecond 'Pulsed Heating Curve Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Crebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Thermal Impedance Measurement for Die Interconnection Characterization by a microsecond &amp;quot;Pulsed Heating Curve Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'13 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and electrical characterization of a vertical electrical and thermal test chip (VTTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2011 - IEEE Energy Conversion Congress and Exposition: Energy Conversion Innovation for a Clean Energy Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, PHOENIX, United States. pp.60-67, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2011.6063749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Thermal Interfaces Aging for Power Electronics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Menager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Thermal Measurement and Management Symposium (SEMI-THERM), 2011 27th Annual IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, San José, United States. pp.10-17, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STHERM.2011.5767171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement de la couche de métallisation de composants de puissance à semi-conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Nazaire, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes and robustness of SiC JFET transistors under current limiting operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumen Sabrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal interfaces aging for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'11 ECCE Europe Power Electronics and Adjustable Speed Drives: Towards the 20-20-20 Target</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'interfaces thermiques pour le management thermique des modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Menager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2010 - 10th European Power Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, St Nazaire, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical simulations in double-sided heat transfer power assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Woirgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delétage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bordeaux, France. pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vieillissement et de défaillance de modules IGBT sous cyclage actif à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national EPF2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of bottom die substrate solderless interconnection based on nano copper wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on ageing of IGBT transistors under repetitive short-circuits operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference &amp; Exhibition on Power Electronics/Intelligent Motion/Power Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of bottom die substrate solderless interconnection based on nano copper wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'Elaboration d'Interconnexions Electrodéposées en Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Hai N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 78-81/215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme EPO-Auto+ : Électronique de puissance pour l'automobile de demain: du module au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Woirgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Razafiarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lagonotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF'2008, ÉLECTRONIQUE DE PUISSANCE DU FUTUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, TOURS, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effects on the Thermo-Mechanical Behaviour of Solder Attach During Thermal Cycling of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference, 2008. PESC 2008. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stress distributions and failure modes during thermal cycling and power cycling on high power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600V-200A IGBT modules under Power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BORDEAUX, France. pp. 1719-1724, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing Test Results of low voltage MOSFET Modules for Electrical Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de technologies de substrats céramiques sous des cyclages en température de forte amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2006 - Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des composants de puissance dans des environnements hautes températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ITCT 2006 - Journées internationales d'études Ingénieries des Technologies Communes aux Transports terrestres, maritimes, aériens et spatiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Substrate Technologies under High Temperature Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2006 - 4th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Naples, Italy. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterizations and evaluation of thermo-mechanical stresses of a power module dedicated to high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005 - 11th European Conférence on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany. 11p, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2005.219580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of thermo-mechanical stresses of a power module dedicated to high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HITEN 2005 - International Conference on High Temperature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of high temperature power module for avionics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2004 - International conference power electronics, intelligent motion, power quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nuremberg, Germany. pp.6P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of silicon carbide schottky diodes and COOLMOS transistors at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC 04 - IEEE 35th annual Power Electronics Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, AIX LA CHAPELLE, Germany. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2004.1355810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un module de puissance pour tester la fiabilité d'un convertisseur haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAAEI-EPF 2004 - Annual seminar on automatic control, industrial electronics and instrumentation, Electronique de puissance du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France. pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Test Circuit for Thermal Fatigue Resistance Analysis of Solder Joints in IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Faugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conférence on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et Diagnostic de défauts dans un convertisseur statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trigeassou J.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des Machines Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès / Lavoisier, pp.317-371, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults Detection and Diagnosis in a Static Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Trigeassou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, ISTE, pp.271-316, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for measuring the state of health of semiconductor-based electronic components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2023/094205. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khatir Zoubir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized semi-physical EKV model for simulation of SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D.R. Bonkoungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sterna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.115780. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New model of crack propagation of aluminium wire bonds in IGBT power modules under low temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115066. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Fatigue Effect on the Grain Groove Profile in the Case of Diffusion in Thin Polycrystalline Films of Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.1781. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi14091781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stress Analysis Comparison in IGBT Power Modules between DC and switching Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (9), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3289890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Model Based on Proper Generalized Decomposition for the Fast Analysis of IGBT Power Modules Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (3), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4053767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EBSD Study of Fatigue Crack Propagation in Bonded Aluminum Wires Cycled from 55°C to 85°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-022-09937-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements analyses of early-stage crack propagation in aluminum wire bonds due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114610. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative PGD model reduction for the strongly-coupled thermomechanical analysis of crack propagation in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.407-424. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-022-02173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of load sequence interaction on bond-wire lifetime due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.5601. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84976-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of Bond-Wire Resistance as Ageing Indicator of Semiconductor Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan V. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Microelectronics Reliability, 114, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour evolution of an IGBT module after aging measured by thermoreflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Metayrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond contact degradation modeling for remaining useful lifetime prognosis of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Al-Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the aging mechanism occurring at the bond-wire contact of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113873. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal mapping at the cell level of chips in power modules through the silicone gel using thermoreflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Metayrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant ΔTj Power Cycling Strategy in DC Mode for Top-Metal and Bond-Wire Contacts Degradation Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.2171-2180. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2018.2847234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New solution of the partial differential equation of the grain groove profile problem in the case of evaporation/condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamieh Tayssir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46537-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-based Model for Lifetime Estimation of Bond-Wire Contacts using Power Cycling Tests and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 p. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2019.2918941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Analytical Model for Real-Time Junction Temperature Estimation of Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.5292 - 5301. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2017.2736534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the degradation mechanisms occurring in the topside interconnections of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, p. 462 - 469. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the charges weight between interface and oxygen traps in barrier layer on the 2DEG density of Al2O3/AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.1220-1228. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-018-1186-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solutions to the Problem of the Grain Groove Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Technology: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15226/2374-8141/5/2/00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of power cycling tests on traps under the gate of Al2O3/AlGaN/GaN normally-ON devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Elharizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp. 671-676. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of two hybrid energy storage systems used in a two front wheel driven electric vehicle during extreme start-up and regenerative braking operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144, pp.69-87. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2017.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative braking modeling, control and simulation of a hybrid energy storage system for an electric vehicle in extreme conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oueidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4), pp.465-479. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2016.2608763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal evaluation of single and multiple solder void effects on low-voltage Si MOSFET behavior in forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2016.2633582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Issues and Challenges of SiC-MOSFET Power Modules in High Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (3), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two braking control methods integrating energy recovery for a two-wheel front driven electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.330-343. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2016.05.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Evaluation of the Microsecond Pulsed Heating Curve Technique Dedicated to Die Interconnection Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Crebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp. 835-45. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2016.2554538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of repetitions of short-circuit conditions on IGBT lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2005.11463598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on DC/DC converter architectures for power fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.716-730. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2015.07.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solder void position and size effects on electro thermal behaviour of MOSFET transistors in forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.1921-1926. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature mapping by µ-Raman spectroscopy over cross-section area of power diode in forward biased conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (3), pp.547-551. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic IGBT model. Application to top-metal ageing effects on chip electro-thermal distributions during short circuit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (5-6), pp.363-375. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.17.363-375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy for stress analysis in high power silicon devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp. 1770-1773. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed electro-thermal model of IGBT chip – Application to top-metal ageing effects in short circuit conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1725-1729. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9), pp.1703-1706. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation Current and On-Resistance Correlation during Repetitive Short Circuit Conditions on SiC JFETs Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.621 - 624. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2215629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Investigation Possibilities on Forward Biased Power Devices using Cross-Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.576-578. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2011.2182492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Power Semiconductor Devices by Thermo-Sensitive Electrical Parameters - A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, p.3081-3092. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2011.2178433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Power Semiconductor Devices by Thermo-Sensitive Electrical Parameters – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), pp.3081-3092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junction Temperature Investigations Based on a General Semi-Analytical Formulation of Forward Voltage of Power Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (6), pp.1716-1722. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/6144.974966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and aging test methodology for power electronic devices at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp 411-414. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of thermal interfaces aging under thermal cycling conditions for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp 1830-1835. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Failure Modes of IGBT Modules in High Temperature Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (10), pp.4931 - 4941. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of die metallization layer ageing in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.569-585. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/Geo.19.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of SiC JFET transistors under repetitive current limitation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.1532-1537. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on junction temperature estimation based on junction voltage measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (9-11), pp 1506-1510. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture fragile et fatigue des substrats DBC. Applications haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.271 - 289. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.12.271-289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of SiC JFET temperature during short-circuit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Faugières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.1358-1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of power modules ceramic substrates for reliability aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.1260-1266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of SiC JFET in Short-Circuit Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.51-53. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2008.2008668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effect on Solder Lifetime During Thermal Cycling of Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2008.2002354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations on delayed short-circuit failure mode of single chip IGBT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (2-3), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de technologies de substrats céramiques sous des cyclages en température de forte amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (5), p625-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600 V-200 A IGBT modules under power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.719-1724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes on low voltage power MOSFETs under high temperature application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (9), p1767-1772. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metallization thickness of ceramic substrates on the reliability of power assemblies under high temperature cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1766-1771. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Behavior of Single-Chip IGBT and COOLMOS Devices Under Repetitive Short-Circuit Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (2), pp.276-283. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2004.842714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants à semi-conducteur de puissance pour des applications à haute température de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (HS), pp. 18-19. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2005610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary element analysis of thermal fatigue effects on high power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (6), pp.929-938. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de cyclage actif pour l'analyse de la fatigue thermique des brasures de composants IGBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Computation of Thermal Constraints in Multichip Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (2), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAPT.2004.828563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a thermal modelling method dedicated to multichip power modules in operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (12), pp.1143-1151. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(03)00205-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of GTO's snubberless turn-off operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Larguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sebille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (2-3), pp.231-241. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0026-2692(95)00092-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical implementation of a Novel Temperature-Insensitive Aging Indicator for on-line monitoring of bond-wire degradation in IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-mechanical reduced model of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EUROSIME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive reduced order modelling for a coupled electro-thermo-mechanical problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-intrusive multi-physics PGD-based reduced model for the prediction of power electronic module lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la durée de vie restante d'un module de puissance par inférence bayesienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la F2M: Approches probabilistes en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpixel Cross Correlation Registration for High Spatial Resolution Thermal Image on IGBT Emitter Metallization by Thermoreflectance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kociniewski Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metayrek Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 39th Semiconductor Thermal Measurement, Modeling &amp; Management Symposium (SEMI-THERM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Jose, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SEMI-THERM59981.2023.10267896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-thermo-mechanical reduced model for diagnosis and prognostic on IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for Real-Time Junction Temperature Estimation of Multi-chip Power Module in PWM operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 13th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDG54999.2022.9923091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for sensitivity analysis of solder joint fracture in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive multi-physics PGD-based reduced model for the modeling of power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modèle réduit PGD pour l'étude de la fissuration thermo-mécanique des modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond Contact Degradation Modelling for Remaining Useful Lifetime Prognosis of IGBT Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2020, 31st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Correlation Method for Images Alignment: Application to 4 Buckets Calculation in Thermoreflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Metayrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 36th Semiconductor Thermal Measurement, Modeling &amp; Management Symposium (SEMI-THERM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Jose, United States. pp.137-142, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SEMI-THERM50369.2020.9142843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Lifetime estimation for Electronic Power modules using an analytical degradation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference of the PHM Society 2020 (The Prognostics and Health Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Turin (virtual conference), Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the evolution of dynamic Ron of GaN power transistors during switching cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Elharizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of multi-void and drain metallization thickness effects on the electro thermal behavior of Si MOSFET under forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'17 ECCE Europe - 19th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8099235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of electrical characteristics and short-circuit robustness of 600V E-mode GaN transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Exhibition and Conference for Power Electronics and Energy Management (PCIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electro-Thermal Model for a Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Exhibition and Conference for Power Electronics and Energy Management (PCIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Traction and Regenerative Braking Reference Current Synthesis for an IPMSM Motor using Three Combined Torque Control Methods for an Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEC 2016 - IEEE Transportation Electrification Conference and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dearborn, United States. 6p, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC.2016.7520214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of different modules of an electric vehicle powered by a battery-flywheel storage system during traction operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCET - IEEE International Multidisciplinary Conference on Engineering Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Beyrouth, France. pp.126 - 131, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMCET.2016.7777439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for extreme conditions regenerative braking of a hybrid energy storage system for an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oueidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDIN 2016 - IEEE 14th International Conference on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France. 6p, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of different modules for regenerative braking control of a two front wheel-driven EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDEC 2016 - 3rd International Conference on Renewable Energies for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, Lebanon. 6p, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a GaN HEMT based inverter leg power module for aeronautic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 6th Electronic System-Integration Technology Conference (ESTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESTC.2016.7764473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Tests in High Temperature Conditions of SiC-MOSFET Power Modules and Ageing Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2016 - 9th International Conference on integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management of a battery-flywheel storage system used for regenerative braking recuperation of an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexndre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp. 2034 - 2039, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of a high frequency six-phase interleaved DC/DC converter based on SiC power MOSFETs for a PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolli Abdelfatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.OPR3-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-load control stategy of a 20kW SiC power converter for embedded PEMFC multi-stack architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society (IECON 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.004627 - 004632, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Thermal Stresses Characterization Maps on Cross-sections of Forward Biased Electronic Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRPS 2015 - IEEE International Reliability Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterey, United States. 10p, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2015.7112800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and strain mappings over forward biased power IGBT cross-section area by Œ-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'15 ECCE-Europe, 2015 17th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geneve, Switzerland. 9p, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Electrothermique distribuée d'une puce IGBT : Application aux effets du vieillissement de la métallisation sur les régimes de court-circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du comportement électrothermique de transistors MOSFET en conduction en présence de défaut dans la brasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solder void position and size effects on electro thermal behaviour of MOSFET transistors in forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF-25th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, BERLIN, Germany. pp.PP.1921-1926, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main issues and limitations in Power cycling tests for future integrated power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling aging tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 13 - European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-metal ageing effects on electro-thermal distributions in an IGBT chip under short circuit conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Thermal Impedance Measurement for Die Interconnection Characterization by a Microsecond 'Pulsed Heating Curve Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Crebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Thermal Impedance Measurement for Die Interconnection Characterization by a microsecond &amp;quot;Pulsed Heating Curve Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'13 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling ageing tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement de la couche de métallisation de composants de puissance à semi-conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Nazaire, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes and robustness of SiC JFET transistors under current limiting operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumen Sabrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal interfaces aging for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'11 ECCE Europe Power Electronics and Adjustable Speed Drives: Towards the 20-20-20 Target</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Thermal Interfaces Aging for Power Electronics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Menager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Thermal Measurement and Management Symposium (SEMI-THERM), 2011 27th Annual IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, San José, United States. pp.10-17, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STHERM.2011.5767171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and electrical characterization of a vertical electrical and thermal test chip (VTTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2011 - IEEE Energy Conversion Congress and Exposition: Energy Conversion Innovation for a Clean Energy Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, PHOENIX, United States. pp.60-67, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2011.6063749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical simulations in double-sided heat transfer power assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Woirgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delétage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bordeaux, France. pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'interfaces thermiques pour le management thermique des modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Menager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2010 - 10th European Power Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, St Nazaire, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vieillissement et de défaillance de modules IGBT sous cyclage actif à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national EPF2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of bottom die substrate solderless interconnection based on nano copper wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on ageing of IGBT transistors under repetitive short-circuits operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference &amp; Exhibition on Power Electronics/Intelligent Motion/Power Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of bottom die substrate solderless interconnection based on nano copper wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme EPO-Auto+ : Électronique de puissance pour l'automobile de demain: du module au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Woirgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Razafiarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lagonotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF'2008, ÉLECTRONIQUE DE PUISSANCE DU FUTUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, TOURS, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effects on the Thermo-Mechanical Behaviour of Solder Attach During Thermal Cycling of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference, 2008. PESC 2008. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'Elaboration d'Interconnexions Electrodéposées en Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Hai N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 78-81/215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stress distributions and failure modes during thermal cycling and power cycling on high power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600V-200A IGBT modules under Power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BORDEAUX, France. pp. 1719-1724, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing Test Results of low voltage MOSFET Modules for Electrical Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de technologies de substrats céramiques sous des cyclages en température de forte amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2006 - Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des composants de puissance dans des environnements hautes températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ITCT 2006 - Journées internationales d'études Ingénieries des Technologies Communes aux Transports terrestres, maritimes, aériens et spatiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Substrate Technologies under High Temperature Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2006 - 4th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Naples, Italy. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterizations and evaluation of thermo-mechanical stresses of a power module dedicated to high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005 - 11th European Conférence on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany. 11p, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2005.219580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of thermo-mechanical stresses of a power module dedicated to high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HITEN 2005 - International Conference on High Temperature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of high temperature power module for avionics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2004 - International conference power electronics, intelligent motion, power quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nuremberg, Germany. pp.6P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of silicon carbide schottky diodes and COOLMOS transistors at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC 04 - IEEE 35th annual Power Electronics Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, AIX LA CHAPELLE, Germany. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2004.1355810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un module de puissance pour tester la fiabilité d'un convertisseur haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAAEI-EPF 2004 - Annual seminar on automatic control, industrial electronics and instrumentation, Electronique de puissance du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France. pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Test Circuit for Thermal Fatigue Resistance Analysis of Solder Joints in IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Faugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conférence on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et Diagnostic de défauts dans un convertisseur statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trigeassou J.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des Machines Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès / Lavoisier, pp.317-371, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults Detection and Diagnosis in a Static Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Trigeassou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, ISTE, pp.271-316, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for measuring the state of health of semiconductor-based electronic components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2023/094205. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D.R. Bonkoungou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gwoziecki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sterna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115780" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lallemand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14091781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3289890" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695544v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schuler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09937-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ibrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouhab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02173-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Ha Tran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84976-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Metayrek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113563" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Mollov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113757" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113843" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nazar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Al-Masry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Dornic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113873" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2847234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamieh Tayssir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46537-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2019.2918941" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2736534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/2374-8141/5/2/00157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815391v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Escoffier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-018-1186-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elharizi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.070" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Itani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jammal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.04.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2016.2608763" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Ha Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2633582" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466101v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thollin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2554538" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.11.030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.05.094" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.07.060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XLHKPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saint-Eve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2005.11463598" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Tran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.152" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Moussodji" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.12.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154583v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.363-375" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.149" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB4BN5MQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743649v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2215629" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moussodji" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khatir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.089" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NLHV40B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056353v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rostaing" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mechouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.120" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1796D9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2011.2182492" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687280v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2011.2178433" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073933v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6144.974966" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701988v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.411" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878177v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.066" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5P7HQ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861667v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pietranico" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/Geo.19.11-38" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Moumen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.035" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R5XCG5W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.102" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.12.271-289" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F61ED22D3C26C9524C293258AB7EA4793EB24A5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Boughrara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Faugi&#232;res" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154543v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boughrara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moumen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedrichs" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2008.2008668" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2008.2002354" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint-Eve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.05.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704346v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faugieres" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.066" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSC2MQ6B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703983v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.057" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL80LMSW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2004.842714" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005610" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154624v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.02.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0LD21LF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861641v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faugiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154621v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carubelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2004.828563" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154627v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(03)00205-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N61Q2183-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154633v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Larguier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0026-2692(95)00092-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9RWK44W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05074026v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424592v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425601v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451137v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kociniewski Thierry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metayrek Youssef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SEMI-THERM59981.2023.10267896" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363889v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100766" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717595v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154674v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG54999.2022.9923091" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656148v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424548v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nazar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271805v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SEMI-THERM50369.2020.9142843" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152503v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703938v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8099235" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671574v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671585v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Landel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2016.7520214" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jammal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMCET.2016.7777439" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671593v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577539" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671601v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819170" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156066v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Meuret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764473" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675215v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675187v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexndre de Bernardinis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793595" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675271v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309315" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283676v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolli Abdelfatah" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271085v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392821" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675290v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112800" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065181v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Moussodji Moussodji" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065178v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471815v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056984v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671569v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057001v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700479v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056852v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056909v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988257v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thollin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881531v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2011.6063749" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628901v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Menager" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STHERM.2011.5767171" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713099v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713076v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumen Sabrine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704057v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584904v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Del&#233;tage" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan L&#233;on" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913792v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156080v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538554v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964660v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hai Nguyen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412449v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;nager" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Luan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai N'Guyen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Razafiarivelo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lagonotte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677164v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702003v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417457" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702036v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.027" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701952v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704147v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704363v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704198v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704015v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Parmentier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219580" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704218v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702065v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701982v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2004.1355810" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702105v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868868v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Faugiere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617349v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659387v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236407v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D.R. Bonkoungou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gwoziecki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sterna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115780" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lallemand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14091781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3289890" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695544v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schuler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09937-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ibrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouhab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02173-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Ha Tran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84976-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Mollov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113757" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Metayrek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113843" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nazar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Al-Masry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113824" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Dornic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113563" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2847234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamieh Tayssir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46537-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2019.2918941" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2736534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Escoffier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-018-1186-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/2374-8141/5/2/00157" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elharizi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.070" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Itani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jammal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.04.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2016.2608763" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Ha Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2633582" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.11.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.05.094" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466101v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thollin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2554538" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154603v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saint-Eve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2005.11463598" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.07.060" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XLHKPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Tran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.152" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Moussodji" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.12.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154583v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.363-375" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.149" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB4BN5MQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moussodji" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khatir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.089" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NLHV40B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056353v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rostaing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mechouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.120" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1796D9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743649v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2215629" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2011.2182492" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2011.2178433" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6144.974966" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701988v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.411" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878177v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.066" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5P7HQ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861667v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pietranico" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/Geo.19.11-38" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Moumen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.035" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R5XCG5W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.102" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.12.271-289" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F61ED22D3C26C9524C293258AB7EA4793EB24A5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Boughrara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Faugi&#232;res" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154543v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boughrara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moumen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedrichs" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2008.2008668" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2008.2002354" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint-Eve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.05.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704346v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faugieres" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.066" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSC2MQ6B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703983v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.057" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL80LMSW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2004.842714" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005610" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154624v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.02.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0LD21LF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861641v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faugiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154621v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carubelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2004.828563" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154627v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(03)00205-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N61Q2183-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154633v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Larguier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0026-2692(95)00092-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9RWK44W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05074026v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424592v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425601v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451137v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kociniewski Thierry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metayrek Youssef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SEMI-THERM59981.2023.10267896" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363889v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100766" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154674v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG54999.2022.9923091" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656148v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717595v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nazar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271805v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SEMI-THERM50369.2020.9142843" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152503v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703938v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8099235" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Landel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671574v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2016.7520214" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jammal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMCET.2016.7777439" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819170" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671593v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577539" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156066v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Meuret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764473" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675215v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675187v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexndre de Bernardinis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793595" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283676v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolli Abdelfatah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271085v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392821" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675290v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112800" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675271v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309315" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065181v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Moussodji Moussodji" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065178v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471815v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057001v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700479v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671569v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056852v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056909v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988257v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thollin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056984v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713099v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713076v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumen Sabrine" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628876v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628901v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Menager" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STHERM.2011.5767171" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881531v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2011.6063749" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584904v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Del&#233;tage" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan L&#233;on" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704057v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913792v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156080v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538554v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964660v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hai Nguyen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418221v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Razafiarivelo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lagonotte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677164v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412449v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;nager" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Luan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai N'Guyen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702003v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417457" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702036v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.027" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701952v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704147v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704363v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704198v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704015v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Parmentier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219580" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704218v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702065v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701982v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2004.1355810" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702105v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868868v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Faugiere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617349v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659387v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236407v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>