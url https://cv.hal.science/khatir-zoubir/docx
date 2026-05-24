--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khatir Zoubir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized semi-physical EKV model for simulation of SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D.R. Bonkoungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sterna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.115780. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New model of crack propagation of aluminium wire bonds in IGBT power modules under low temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115066. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Fatigue Effect on the Grain Groove Profile in the Case of Diffusion in Thin Polycrystalline Films of Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.1781. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi14091781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stress Analysis Comparison in IGBT Power Modules between DC and switching Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (9), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3289890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Model Based on Proper Generalized Decomposition for the Fast Analysis of IGBT Power Modules Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (3), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4053767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EBSD Study of Fatigue Crack Propagation in Bonded Aluminum Wires Cycled from 55°C to 85°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-022-09937-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements analyses of early-stage crack propagation in aluminum wire bonds due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114610. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative PGD model reduction for the strongly-coupled thermomechanical analysis of crack propagation in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.407-424. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-022-02173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of load sequence interaction on bond-wire lifetime due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.5601. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84976-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of Bond-Wire Resistance as Ageing Indicator of Semiconductor Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan V. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Microelectronics Reliability, 114, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour evolution of an IGBT module after aging measured by thermoreflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Metayrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond contact degradation modeling for remaining useful lifetime prognosis of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Al-Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the aging mechanism occurring at the bond-wire contact of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113873. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal mapping at the cell level of chips in power modules through the silicone gel using thermoreflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Metayrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant ΔTj Power Cycling Strategy in DC Mode for Top-Metal and Bond-Wire Contacts Degradation Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.2171-2180. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2018.2847234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New solution of the partial differential equation of the grain groove profile problem in the case of evaporation/condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamieh Tayssir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46537-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-based Model for Lifetime Estimation of Bond-Wire Contacts using Power Cycling Tests and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 p. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2019.2918941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Analytical Model for Real-Time Junction Temperature Estimation of Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.5292 - 5301. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2017.2736534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the degradation mechanisms occurring in the topside interconnections of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, p. 462 - 469. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the charges weight between interface and oxygen traps in barrier layer on the 2DEG density of Al2O3/AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.1220-1228. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-018-1186-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solutions to the Problem of the Grain Groove Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Technology: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15226/2374-8141/5/2/00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of power cycling tests on traps under the gate of Al2O3/AlGaN/GaN normally-ON devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Elharizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp. 671-676. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of two hybrid energy storage systems used in a two front wheel driven electric vehicle during extreme start-up and regenerative braking operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144, pp.69-87. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2017.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative braking modeling, control and simulation of a hybrid energy storage system for an electric vehicle in extreme conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oueidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4), pp.465-479. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2016.2608763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal evaluation of single and multiple solder void effects on low-voltage Si MOSFET behavior in forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2016.2633582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Issues and Challenges of SiC-MOSFET Power Modules in High Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (3), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two braking control methods integrating energy recovery for a two-wheel front driven electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.330-343. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2016.05.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Evaluation of the Microsecond Pulsed Heating Curve Technique Dedicated to Die Interconnection Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Crebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp. 835-45. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2016.2554538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of repetitions of short-circuit conditions on IGBT lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2005.11463598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on DC/DC converter architectures for power fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.716-730. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2015.07.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solder void position and size effects on electro thermal behaviour of MOSFET transistors in forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.1921-1926. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature mapping by µ-Raman spectroscopy over cross-section area of power diode in forward biased conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (3), pp.547-551. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic IGBT model. Application to top-metal ageing effects on chip electro-thermal distributions during short circuit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (5-6), pp.363-375. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.17.363-375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy for stress analysis in high power silicon devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp. 1770-1773. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed electro-thermal model of IGBT chip – Application to top-metal ageing effects in short circuit conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1725-1729. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9), pp.1703-1706. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation Current and On-Resistance Correlation during Repetitive Short Circuit Conditions on SiC JFETs Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.621 - 624. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2215629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Investigation Possibilities on Forward Biased Power Devices using Cross-Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.576-578. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2011.2182492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Power Semiconductor Devices by Thermo-Sensitive Electrical Parameters - A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, p.3081-3092. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2011.2178433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Power Semiconductor Devices by Thermo-Sensitive Electrical Parameters – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), pp.3081-3092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junction Temperature Investigations Based on a General Semi-Analytical Formulation of Forward Voltage of Power Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (6), pp.1716-1722. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/6144.974966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and aging test methodology for power electronic devices at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp 411-414. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of thermal interfaces aging under thermal cycling conditions for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp 1830-1835. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Failure Modes of IGBT Modules in High Temperature Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (10), pp.4931 - 4941. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of die metallization layer ageing in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.569-585. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/Geo.19.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of SiC JFET transistors under repetitive current limitation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.1532-1537. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on junction temperature estimation based on junction voltage measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (9-11), pp 1506-1510. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture fragile et fatigue des substrats DBC. Applications haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.271 - 289. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.12.271-289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of SiC JFET temperature during short-circuit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Faugières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.1358-1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of power modules ceramic substrates for reliability aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.1260-1266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of SiC JFET in Short-Circuit Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.51-53. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2008.2008668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effect on Solder Lifetime During Thermal Cycling of Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2008.2002354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations on delayed short-circuit failure mode of single chip IGBT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (2-3), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de technologies de substrats céramiques sous des cyclages en température de forte amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (5), p625-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600 V-200 A IGBT modules under power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.719-1724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes on low voltage power MOSFETs under high temperature application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (9), p1767-1772. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metallization thickness of ceramic substrates on the reliability of power assemblies under high temperature cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1766-1771. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Behavior of Single-Chip IGBT and COOLMOS Devices Under Repetitive Short-Circuit Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (2), pp.276-283. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2004.842714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants à semi-conducteur de puissance pour des applications à haute température de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (HS), pp. 18-19. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2005610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary element analysis of thermal fatigue effects on high power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (6), pp.929-938. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de cyclage actif pour l'analyse de la fatigue thermique des brasures de composants IGBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Computation of Thermal Constraints in Multichip Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (2), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAPT.2004.828563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a thermal modelling method dedicated to multichip power modules in operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (12), pp.1143-1151. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(03)00205-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of GTO's snubberless turn-off operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Larguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sebille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (2-3), pp.231-241. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0026-2692(95)00092-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical implementation of a Novel Temperature-Insensitive Aging Indicator for on-line monitoring of bond-wire degradation in IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-mechanical reduced model of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EUROSIME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive reduced order modelling for a coupled electro-thermo-mechanical problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-intrusive multi-physics PGD-based reduced model for the prediction of power electronic module lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la durée de vie restante d'un module de puissance par inférence bayesienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la F2M: Approches probabilistes en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpixel Cross Correlation Registration for High Spatial Resolution Thermal Image on IGBT Emitter Metallization by Thermoreflectance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kociniewski Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metayrek Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 39th Semiconductor Thermal Measurement, Modeling &amp; Management Symposium (SEMI-THERM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Jose, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SEMI-THERM59981.2023.10267896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-thermo-mechanical reduced model for diagnosis and prognostic on IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for Real-Time Junction Temperature Estimation of Multi-chip Power Module in PWM operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 13th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDG54999.2022.9923091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for sensitivity analysis of solder joint fracture in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive multi-physics PGD-based reduced model for the modeling of power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modèle réduit PGD pour l'étude de la fissuration thermo-mécanique des modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond Contact Degradation Modelling for Remaining Useful Lifetime Prognosis of IGBT Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2020, 31st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Correlation Method for Images Alignment: Application to 4 Buckets Calculation in Thermoreflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Metayrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 36th Semiconductor Thermal Measurement, Modeling &amp; Management Symposium (SEMI-THERM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Jose, United States. pp.137-142, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SEMI-THERM50369.2020.9142843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Lifetime estimation for Electronic Power modules using an analytical degradation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference of the PHM Society 2020 (The Prognostics and Health Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Turin (virtual conference), Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the evolution of dynamic Ron of GaN power transistors during switching cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Elharizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of multi-void and drain metallization thickness effects on the electro thermal behavior of Si MOSFET under forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'17 ECCE Europe - 19th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8099235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of electrical characteristics and short-circuit robustness of 600V E-mode GaN transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Exhibition and Conference for Power Electronics and Energy Management (PCIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electro-Thermal Model for a Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Exhibition and Conference for Power Electronics and Energy Management (PCIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Traction and Regenerative Braking Reference Current Synthesis for an IPMSM Motor using Three Combined Torque Control Methods for an Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEC 2016 - IEEE Transportation Electrification Conference and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dearborn, United States. 6p, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC.2016.7520214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of different modules of an electric vehicle powered by a battery-flywheel storage system during traction operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCET - IEEE International Multidisciplinary Conference on Engineering Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Beyrouth, France. pp.126 - 131, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMCET.2016.7777439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for extreme conditions regenerative braking of a hybrid energy storage system for an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oueidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDIN 2016 - IEEE 14th International Conference on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France. 6p, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of different modules for regenerative braking control of a two front wheel-driven EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDEC 2016 - 3rd International Conference on Renewable Energies for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, Lebanon. 6p, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a GaN HEMT based inverter leg power module for aeronautic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 6th Electronic System-Integration Technology Conference (ESTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESTC.2016.7764473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Tests in High Temperature Conditions of SiC-MOSFET Power Modules and Ageing Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2016 - 9th International Conference on integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management of a battery-flywheel storage system used for regenerative braking recuperation of an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexndre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp. 2034 - 2039, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of a high frequency six-phase interleaved DC/DC converter based on SiC power MOSFETs for a PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolli Abdelfatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.OPR3-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-load control stategy of a 20kW SiC power converter for embedded PEMFC multi-stack architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society (IECON 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.004627 - 004632, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Thermal Stresses Characterization Maps on Cross-sections of Forward Biased Electronic Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRPS 2015 - IEEE International Reliability Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterey, United States. 10p, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2015.7112800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and strain mappings over forward biased power IGBT cross-section area by Œ-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'15 ECCE-Europe, 2015 17th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geneve, Switzerland. 9p, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Electrothermique distribuée d'une puce IGBT : Application aux effets du vieillissement de la métallisation sur les régimes de court-circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du comportement électrothermique de transistors MOSFET en conduction en présence de défaut dans la brasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solder void position and size effects on electro thermal behaviour of MOSFET transistors in forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF-25th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, BERLIN, Germany. pp.PP.1921-1926, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main issues and limitations in Power cycling tests for future integrated power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling aging tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 13 - European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-metal ageing effects on electro-thermal distributions in an IGBT chip under short circuit conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Thermal Impedance Measurement for Die Interconnection Characterization by a Microsecond 'Pulsed Heating Curve Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Crebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Thermal Impedance Measurement for Die Interconnection Characterization by a microsecond &amp;quot;Pulsed Heating Curve Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'13 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling ageing tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement de la couche de métallisation de composants de puissance à semi-conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Nazaire, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes and robustness of SiC JFET transistors under current limiting operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumen Sabrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal interfaces aging for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'11 ECCE Europe Power Electronics and Adjustable Speed Drives: Towards the 20-20-20 Target</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Thermal Interfaces Aging for Power Electronics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Menager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Thermal Measurement and Management Symposium (SEMI-THERM), 2011 27th Annual IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, San José, United States. pp.10-17, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STHERM.2011.5767171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and electrical characterization of a vertical electrical and thermal test chip (VTTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2011 - IEEE Energy Conversion Congress and Exposition: Energy Conversion Innovation for a Clean Energy Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, PHOENIX, United States. pp.60-67, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2011.6063749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical simulations in double-sided heat transfer power assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Woirgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delétage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bordeaux, France. pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'interfaces thermiques pour le management thermique des modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Menager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2010 - 10th European Power Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, St Nazaire, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vieillissement et de défaillance de modules IGBT sous cyclage actif à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national EPF2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of bottom die substrate solderless interconnection based on nano copper wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on ageing of IGBT transistors under repetitive short-circuits operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference &amp; Exhibition on Power Electronics/Intelligent Motion/Power Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of bottom die substrate solderless interconnection based on nano copper wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme EPO-Auto+ : Électronique de puissance pour l'automobile de demain: du module au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Woirgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Razafiarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lagonotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF'2008, ÉLECTRONIQUE DE PUISSANCE DU FUTUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, TOURS, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effects on the Thermo-Mechanical Behaviour of Solder Attach During Thermal Cycling of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference, 2008. PESC 2008. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'Elaboration d'Interconnexions Electrodéposées en Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Hai N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 78-81/215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stress distributions and failure modes during thermal cycling and power cycling on high power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600V-200A IGBT modules under Power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BORDEAUX, France. pp. 1719-1724, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing Test Results of low voltage MOSFET Modules for Electrical Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de technologies de substrats céramiques sous des cyclages en température de forte amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2006 - Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des composants de puissance dans des environnements hautes températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ITCT 2006 - Journées internationales d'études Ingénieries des Technologies Communes aux Transports terrestres, maritimes, aériens et spatiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Substrate Technologies under High Temperature Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2006 - 4th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Naples, Italy. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterizations and evaluation of thermo-mechanical stresses of a power module dedicated to high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005 - 11th European Conférence on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany. 11p, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2005.219580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of thermo-mechanical stresses of a power module dedicated to high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HITEN 2005 - International Conference on High Temperature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of high temperature power module for avionics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2004 - International conference power electronics, intelligent motion, power quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nuremberg, Germany. pp.6P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of silicon carbide schottky diodes and COOLMOS transistors at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC 04 - IEEE 35th annual Power Electronics Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, AIX LA CHAPELLE, Germany. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2004.1355810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un module de puissance pour tester la fiabilité d'un convertisseur haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAAEI-EPF 2004 - Annual seminar on automatic control, industrial electronics and instrumentation, Electronique de puissance du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France. pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Test Circuit for Thermal Fatigue Resistance Analysis of Solder Joints in IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Faugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conférence on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et Diagnostic de défauts dans un convertisseur statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trigeassou J.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des Machines Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès / Lavoisier, pp.317-371, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults Detection and Diagnosis in a Static Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Trigeassou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, ISTE, pp.271-316, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for measuring the state of health of semiconductor-based electronic components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2023/094205. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Khatir Zoubir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized semi-physical EKV model for simulation of SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D.R. Bonkoungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sterna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.115780. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New model of crack propagation of aluminium wire bonds in IGBT power modules under low temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115066. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Fatigue Effect on the Grain Groove Profile in the Case of Diffusion in Thin Polycrystalline Films of Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.1781. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi14091781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stress Analysis Comparison in IGBT Power Modules between DC and switching Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (9), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3289890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EBSD Study of Fatigue Crack Propagation in Bonded Aluminum Wires Cycled from 55°C to 85°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-022-09937-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements analyses of early-stage crack propagation in aluminum wire bonds due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114610. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Model Based on Proper Generalized Decomposition for the Fast Analysis of IGBT Power Modules Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4053767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative PGD model reduction for the strongly-coupled thermomechanical analysis of crack propagation in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.407-424. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-022-02173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of load sequence interaction on bond-wire lifetime due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.5601. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84976-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal mapping at the cell level of chips in power modules through the silicone gel using thermoreflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Metayrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour evolution of an IGBT module after aging measured by thermoreflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Metayrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of Bond-Wire Resistance as Ageing Indicator of Semiconductor Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan V. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Microelectronics Reliability, 114, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond contact degradation modeling for remaining useful lifetime prognosis of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Al-Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the aging mechanism occurring at the bond-wire contact of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113873. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant ΔTj Power Cycling Strategy in DC Mode for Top-Metal and Bond-Wire Contacts Degradation Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.2171-2180. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2018.2847234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New solution of the partial differential equation of the grain groove profile problem in the case of evaporation/condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamieh Tayssir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46537-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-based Model for Lifetime Estimation of Bond-Wire Contacts using Power Cycling Tests and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 p. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2019.2918941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the charges weight between interface and oxygen traps in barrier layer on the 2DEG density of Al2O3/AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.1220-1228. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-018-1186-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solutions to the Problem of the Grain Groove Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Technology: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15226/2374-8141/5/2/00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Analytical Model for Real-Time Junction Temperature Estimation of Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.5292 - 5301. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2017.2736534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the degradation mechanisms occurring in the topside interconnections of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, p. 462 - 469. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of power cycling tests on traps under the gate of Al2O3/AlGaN/GaN normally-ON devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Elharizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp. 671-676. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of two hybrid energy storage systems used in a two front wheel driven electric vehicle during extreme start-up and regenerative braking operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144, pp.69-87. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2017.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerative braking modeling, control and simulation of a hybrid energy storage system for an electric vehicle in extreme conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oueidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4), pp.465-479. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2016.2608763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal evaluation of single and multiple solder void effects on low-voltage Si MOSFET behavior in forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2016.2633582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Evaluation of the Microsecond Pulsed Heating Curve Technique Dedicated to Die Interconnection Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Crebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp. 835-45. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2016.2554538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two braking control methods integrating energy recovery for a two-wheel front driven electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.330-343. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2016.05.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Issues and Challenges of SiC-MOSFET Power Modules in High Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (3), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on DC/DC converter architectures for power fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.716-730. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2015.07.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of repetitions of short-circuit conditions on IGBT lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2005.11463598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature mapping by µ-Raman spectroscopy over cross-section area of power diode in forward biased conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (3), pp.547-551. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic IGBT model. Application to top-metal ageing effects on chip electro-thermal distributions during short circuit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (5-6), pp.363-375. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.17.363-375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy for stress analysis in high power silicon devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp. 1770-1773. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solder void position and size effects on electro thermal behaviour of MOSFET transistors in forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.1921-1926. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation Current and On-Resistance Correlation during Repetitive Short Circuit Conditions on SiC JFETs Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.621 - 624. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2215629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed electro-thermal model of IGBT chip – Application to top-metal ageing effects in short circuit conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1725-1729. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9), pp.1703-1706. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Power Semiconductor Devices by Thermo-Sensitive Electrical Parameters – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), pp.3081-3092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Power Semiconductor Devices by Thermo-Sensitive Electrical Parameters - A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, p.3081-3092. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2011.2178433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Investigation Possibilities on Forward Biased Power Devices using Cross-Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.576-578. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2011.2182492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junction Temperature Investigations Based on a General Semi-Analytical Formulation of Forward Voltage of Power Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (6), pp.1716-1722. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/6144.974966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of thermal interfaces aging under thermal cycling conditions for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp 1830-1835. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and aging test methodology for power electronic devices at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp 411-414. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Failure Modes of IGBT Modules in High Temperature Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (10), pp.4931 - 4941. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of die metallization layer ageing in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.569-585. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/Geo.19.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on junction temperature estimation based on junction voltage measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (9-11), pp 1506-1510. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of SiC JFET transistors under repetitive current limitation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.1532-1537. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of SiC JFET in Short-Circuit Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.51-53. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2008.2008668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of SiC JFET temperature during short-circuit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Faugières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.1358-1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of power modules ceramic substrates for reliability aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.1260-1266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture fragile et fatigue des substrats DBC. Applications haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.271 - 289. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.12.271-289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effect on Solder Lifetime During Thermal Cycling of Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2008.2002354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes on low voltage power MOSFETs under high temperature application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (9), p1767-1772. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de technologies de substrats céramiques sous des cyclages en température de forte amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (5), p625-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600 V-200 A IGBT modules under power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.719-1724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations on delayed short-circuit failure mode of single chip IGBT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (2-3), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metallization thickness of ceramic substrates on the reliability of power assemblies under high temperature cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1766-1771. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Behavior of Single-Chip IGBT and COOLMOS Devices Under Repetitive Short-Circuit Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (2), pp.276-283. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2004.842714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants à semi-conducteur de puissance pour des applications à haute température de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (HS), pp. 18-19. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2005610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de cyclage actif pour l'analyse de la fatigue thermique des brasures de composants IGBTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary element analysis of thermal fatigue effects on high power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (6), pp.929-938. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Computation of Thermal Constraints in Multichip Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (2), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAPT.2004.828563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a thermal modelling method dedicated to multichip power modules in operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carubelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (12), pp.1143-1151. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(03)00205-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of GTO's snubberless turn-off operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Larguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sebille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (2-3), pp.231-241. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0026-2692(95)00092-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical implementation of a Novel Temperature-Insensitive Aging Indicator for on-line monitoring of bond-wire degradation in IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la durée de vie restante d'un module de puissance par inférence bayesienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la F2M: Approches probabilistes en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive reduced order modelling for a coupled electro-thermo-mechanical problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-intrusive multi-physics PGD-based reduced model for the prediction of power electronic module lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-mechanical reduced model of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EUROSIME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpixel Cross Correlation Registration for High Spatial Resolution Thermal Image on IGBT Emitter Metallization by Thermoreflectance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kociniewski Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metayrek Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 39th Semiconductor Thermal Measurement, Modeling &amp; Management Symposium (SEMI-THERM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Jose, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SEMI-THERM59981.2023.10267896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-thermo-mechanical reduced model for diagnosis and prognostic on IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modèle réduit PGD pour l'étude de la fissuration thermo-mécanique des modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive multi-physics PGD-based reduced model for the modeling of power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for Real-Time Junction Temperature Estimation of Multi-chip Power Module in PWM operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 13th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDG54999.2022.9923091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for sensitivity analysis of solder joint fracture in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond Contact Degradation Modelling for Remaining Useful Lifetime Prognosis of IGBT Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2020, 31st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Correlation Method for Images Alignment: Application to 4 Buckets Calculation in Thermoreflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Metayrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 36th Semiconductor Thermal Measurement, Modeling &amp; Management Symposium (SEMI-THERM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Jose, United States. pp.137-142, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SEMI-THERM50369.2020.9142843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Lifetime estimation for Electronic Power modules using an analytical degradation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference of the PHM Society 2020 (The Prognostics and Health Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Turin (virtual conference), Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the evolution of dynamic Ron of GaN power transistors during switching cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Elharizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of multi-void and drain metallization thickness effects on the electro thermal behavior of Si MOSFET under forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'17 ECCE Europe - 19th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8099235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of electrical characteristics and short-circuit robustness of 600V E-mode GaN transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Exhibition and Conference for Power Electronics and Energy Management (PCIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electro-Thermal Model for a Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Exhibition and Conference for Power Electronics and Energy Management (PCIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of different modules of an electric vehicle powered by a battery-flywheel storage system during traction operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCET - IEEE International Multidisciplinary Conference on Engineering Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Beyrouth, France. pp.126 - 131, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMCET.2016.7777439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Traction and Regenerative Braking Reference Current Synthesis for an IPMSM Motor using Three Combined Torque Control Methods for an Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEC 2016 - IEEE Transportation Electrification Conference and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dearborn, United States. 6p, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC.2016.7520214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for extreme conditions regenerative braking of a hybrid energy storage system for an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oueidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDIN 2016 - IEEE 14th International Conference on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France. 6p, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of different modules for regenerative braking control of a two front wheel-driven EV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDEC 2016 - 3rd International Conference on Renewable Energies for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, Lebanon. 6p, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a GaN HEMT based inverter leg power module for aeronautic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 6th Electronic System-Integration Technology Conference (ESTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESTC.2016.7764473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management of a battery-flywheel storage system used for regenerative braking recuperation of an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexndre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp. 2034 - 2039, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Tests in High Temperature Conditions of SiC-MOSFET Power Modules and Ageing Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2016 - 9th International Conference on integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and strain mappings over forward biased power IGBT cross-section area by Œ-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'15 ECCE-Europe, 2015 17th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geneve, Switzerland. 9p, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-load control stategy of a 20kW SiC power converter for embedded PEMFC multi-stack architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society (IECON 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.004627 - 004632, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of a high frequency six-phase interleaved DC/DC converter based on SiC power MOSFETs for a PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolli Abdelfatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hissel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.OPR3-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Thermal Stresses Characterization Maps on Cross-sections of Forward Biased Electronic Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRPS 2015 - IEEE International Reliability Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterey, United States. 10p, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2015.7112800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solder void position and size effects on electro thermal behaviour of MOSFET transistors in forward bias conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF-25th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, BERLIN, Germany. pp.PP.1921-1926, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du comportement électrothermique de transistors MOSFET en conduction en présence de défaut dans la brasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Electrothermique distribuée d'une puce IGBT : Application aux effets du vieillissement de la métallisation sur les régimes de court-circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling ageing tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-metal ageing effects on electro-thermal distributions in an IGBT chip under short circuit conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main issues and limitations in Power cycling tests for future integrated power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling aging tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 13 - European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Thermal Impedance Measurement for Die Interconnection Characterization by a Microsecond 'Pulsed Heating Curve Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Crebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Thermal Impedance Measurement for Die Interconnection Characterization by a microsecond &amp;quot;Pulsed Heating Curve Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'13 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Thermal Interfaces Aging for Power Electronics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Menager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Thermal Measurement and Management Symposium (SEMI-THERM), 2011 27th Annual IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, San José, United States. pp.10-17, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STHERM.2011.5767171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and electrical characterization of a vertical electrical and thermal test chip (VTTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crebier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2011 - IEEE Energy Conversion Congress and Exposition: Energy Conversion Innovation for a Clean Energy Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, PHOENIX, United States. pp.60-67, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2011.6063749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement de la couche de métallisation de composants de puissance à semi-conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Nazaire, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes and robustness of SiC JFET transistors under current limiting operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumen Sabrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermal interfaces aging for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'11 ECCE Europe Power Electronics and Adjustable Speed Drives: Towards the 20-20-20 Target</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vieillissement et de défaillance de modules IGBT sous cyclage actif à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national EPF2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical simulations in double-sided heat transfer power assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Woirgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delétage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bordeaux, France. pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'interfaces thermiques pour le management thermique des modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Menager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2010 - 10th European Power Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, St Nazaire, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on ageing of IGBT transistors under repetitive short-circuits operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference &amp; Exhibition on Power Electronics/Intelligent Motion/Power Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of bottom die substrate solderless interconnection based on nano copper wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of bottom die substrate solderless interconnection based on nano copper wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'Elaboration d'Interconnexions Electrodéposées en Electronique de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Hai N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 78-81/215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme EPO-Auto+ : Électronique de puissance pour l'automobile de demain: du module au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Woirgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Razafiarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lagonotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF'2008, ÉLECTRONIQUE DE PUISSANCE DU FUTUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, TOURS, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effects on the Thermo-Mechanical Behaviour of Solder Attach During Thermal Cycling of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference, 2008. PESC 2008. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stress distributions and failure modes during thermal cycling and power cycling on high power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600V-200A IGBT modules under Power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BORDEAUX, France. pp. 1719-1724, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing Test Results of low voltage MOSFET Modules for Electrical Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de technologies de substrats céramiques sous des cyclages en température de forte amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2006 - Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des composants de puissance dans des environnements hautes températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ITCT 2006 - Journées internationales d'études Ingénieries des Technologies Communes aux Transports terrestres, maritimes, aériens et spatiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Substrate Technologies under High Temperature Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2006 - 4th International Conference on Integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Naples, Italy. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterizations and evaluation of thermo-mechanical stresses of a power module dedicated to high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005 - 11th European Conférence on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany. 11p, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2005.219580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of thermo-mechanical stresses of a power module dedicated to high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HITEN 2005 - International Conference on High Temperature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of high temperature power module for avionics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2004 - International conference power electronics, intelligent motion, power quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nuremberg, Germany. pp.6P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of silicon carbide schottky diodes and COOLMOS transistors at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC 04 - IEEE 35th annual Power Electronics Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, AIX LA CHAPELLE, Germany. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2004.1355810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un module de puissance pour tester la fiabilité d'un convertisseur haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAAEI-EPF 2004 - Annual seminar on automatic control, industrial electronics and instrumentation, Electronique de puissance du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France. pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Test Circuit for Thermal Fatigue Resistance Analysis of Solder Joints in IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Faugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conférence on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et Diagnostic de défauts dans un convertisseur statique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trigeassou J.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic des Machines Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès / Lavoisier, pp.317-371, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults Detection and Diagnosis in a Static Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Trigeassou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Machines Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, ISTE, pp.271-316, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for measuring the state of health of semiconductor-based electronic components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2023/094205. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D.R. Bonkoungou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gwoziecki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sterna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115780" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lallemand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14091781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3289890" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695544v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schuler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09937-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ibrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouhab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02173-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Ha Tran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84976-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Mollov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113757" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Metayrek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113843" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nazar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Al-Masry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113824" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Dornic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113563" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2847234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamieh Tayssir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46537-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2019.2918941" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2736534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Escoffier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-018-1186-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/2374-8141/5/2/00157" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elharizi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.070" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Itani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jammal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.04.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2016.2608763" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Ha Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2633582" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.11.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.05.094" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466101v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thollin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2554538" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154603v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saint-Eve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2005.11463598" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.07.060" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XLHKPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Tran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.152" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Moussodji" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.12.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154583v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.363-375" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.149" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB4BN5MQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moussodji" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khatir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.089" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NLHV40B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056353v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rostaing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mechouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.120" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1796D9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743649v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2215629" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2011.2182492" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2011.2178433" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6144.974966" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701988v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.411" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878177v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.066" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5P7HQ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861667v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pietranico" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/Geo.19.11-38" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Moumen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.035" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R5XCG5W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.102" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.12.271-289" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F61ED22D3C26C9524C293258AB7EA4793EB24A5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Boughrara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Faugi&#232;res" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154543v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boughrara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moumen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedrichs" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2008.2008668" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2008.2002354" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint-Eve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.05.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704346v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faugieres" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.066" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSC2MQ6B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703983v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.057" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL80LMSW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2004.842714" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005610" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154624v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.02.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0LD21LF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861641v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faugiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154621v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carubelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2004.828563" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154627v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(03)00205-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N61Q2183-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154633v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Larguier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0026-2692(95)00092-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9RWK44W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05074026v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424592v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425601v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451137v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kociniewski Thierry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metayrek Youssef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SEMI-THERM59981.2023.10267896" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363889v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100766" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154674v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG54999.2022.9923091" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656148v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717595v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nazar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271805v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SEMI-THERM50369.2020.9142843" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152503v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703938v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8099235" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Landel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671574v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2016.7520214" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jammal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMCET.2016.7777439" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819170" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671593v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577539" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156066v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Meuret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764473" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675215v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675187v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexndre de Bernardinis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793595" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283676v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolli Abdelfatah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271085v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392821" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675290v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112800" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675271v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309315" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065181v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Moussodji Moussodji" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065178v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471815v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057001v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700479v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671569v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056852v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056909v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988257v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thollin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056984v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713099v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713076v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumen Sabrine" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628876v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628901v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Menager" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STHERM.2011.5767171" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881531v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2011.6063749" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584904v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Del&#233;tage" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan L&#233;on" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704057v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913792v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156080v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538554v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964660v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hai Nguyen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418221v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Razafiarivelo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lagonotte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677164v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412449v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;nager" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Luan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai N'Guyen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702003v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417457" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702036v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.027" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701952v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704147v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704363v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704198v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704015v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Parmentier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219580" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704218v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702065v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701982v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2004.1355810" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702105v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868868v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Faugiere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617349v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659387v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236407v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D.R. Bonkoungou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gwoziecki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sterna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115780" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lallemand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14091781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3289890" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09937-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ibrahim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouhab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114610" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schuler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053767" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02173-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Ha Tran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84976-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Metayrek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113563" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113843" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Mollov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113757" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nazar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Al-Masry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Dornic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113873" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2847234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamieh Tayssir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46537-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2019.2918941" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Escoffier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-018-1186-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/2374-8141/5/2/00157" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2736534" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Tran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.041" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elharizi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.070" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Itani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jammal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.04.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2016.2608763" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Ha Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2633582" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466101v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thollin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2554538" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.05.094" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671546v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.11.030" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.07.060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XLHKPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saint-Eve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2005.11463598" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Moussodji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.12.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.363-375" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.149" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB4BN5MQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Tran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.152" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743649v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2215629" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moussodji" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khatir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.089" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NLHV40B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056353v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rostaing" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mechouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.120" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1796D9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687280v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2011.2178433" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795342v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2011.2182492" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6144.974966" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878177v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.066" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5P7HQ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701988v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.411" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861667v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pietranico" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/Geo.19.11-38" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.102" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538483v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Moumen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R5XCG5W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boughrara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moumen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedrichs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2008.2008668" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538538v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Boughrara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Faugi&#232;res" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417911v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636563v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.12.271-289" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F61ED22D3C26C9524C293258AB7EA4793EB24A5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2008.2002354" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704346v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faugieres" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.066" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSC2MQ6B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704096v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869421v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint-Eve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.05.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703983v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.057" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL80LMSW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2004.842714" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005610" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861641v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faugiere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154624v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.02.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0LD21LF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154621v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carubelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2004.828563" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154627v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(03)00205-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N61Q2183-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154633v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Larguier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0026-2692(95)00092-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9RWK44W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05074026v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425601v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424592v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424575v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451137v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kociniewski Thierry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metayrek Youssef" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SEMI-THERM59981.2023.10267896" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363889v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100766" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717595v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154674v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG54999.2022.9923091" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nazar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271805v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SEMI-THERM50369.2020.9142843" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152503v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703938v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8099235" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Landel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671574v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671656v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jammal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMCET.2016.7777439" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671641v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2016.7520214" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819170" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671593v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577539" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156066v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Meuret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764473" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675187v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexndre de Bernardinis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793595" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675215v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675271v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309315" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392821" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283676v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolli Abdelfatah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675290v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112800" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471815v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065178v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065181v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Moussodji Moussodji" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056984v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056852v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700479v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057001v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671569v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056909v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988257v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thollin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628901v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Menager" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STHERM.2011.5767171" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881531v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2011.6063749" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713099v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713076v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumen Sabrine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913792v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584904v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Del&#233;tage" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan L&#233;on" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704057v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538554v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156080v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964660v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hai Nguyen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412449v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;nager" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Luan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai N'Guyen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Razafiarivelo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lagonotte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677164v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702003v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417457" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702036v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.027" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701952v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704147v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704363v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704198v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704015v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Parmentier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219580" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704218v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702065v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701982v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2004.1355810" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702105v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868868v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Faugiere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617349v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659387v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236407v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>