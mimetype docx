--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kheddar Abderrahmane </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kheddar-abderrahmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9033-9742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068911890</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">54369215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000001081325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cybernetic avatar system to embody human telepresence for connectivity, exploration, and skill transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cisneros-Limón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Kaminaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.535-562. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-023-01096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distraction Knee-Brace and a Robotic Testbed for Tibiofemoral Load Reduction During Squatting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.621-632. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMRB.2025.3550664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid-Human Sit-to-Stand-to-Sit Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Kawakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahide Yoshiike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.1521-1528. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3522765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04870123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Perspectives on the ANA Avatar XPRIZE Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Nell Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonbum Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Bankston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Behnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.473-504. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-023-01095-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Robot RHP Friends: Seamless Combination of Autonomous and Teleoperated Tasks in a Nursing Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lorthioir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cisneros-Limón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iori Kumagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2-12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2024.3521995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Autolearning for Multimodal Walking in Humanoid Robots with Variability of Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Tafur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.3747-3754. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3546168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis and Design of Humanoid Arms From Human Arm Reachable Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haozhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.1233-1240. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3519890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Impact Pokes to Place Objects on Planar Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zermane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Moussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcan A Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (12), pp.11393-11400. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3491412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Time Series Correlation Significance: A Parametric Approach with Application to Physiological Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.106235. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Loco-Manipulations using Combined Fast Dense 3D Tracking and SLAM with Wide-Angle Depth-Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Murooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Kanehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.3691-3704. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2023.3283497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft skin with self-decoupled three-axis force-sensing taxels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zermane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (11), pp.1284-1295. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42256-024-00904-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-Effectors Changer Design for Humanoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Kaminaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Kanehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (11), pp.10495-10502. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3469816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential hierarchical least-squares programming for prioritized non-linear optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Methods and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (5), pp.1104-1142. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10556788.2024.2307467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04824994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot study protocol evaluating the impact of telerobotics interactions with autistic children during a Denver intervention on communication skills using single-case experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Granit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Audoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Bernardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.e084110. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-084110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Impact-Driven Logistic Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zermane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dehio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (3), pp.2184-2191. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3354614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot soft thermal display using self-heating and cooling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Ogura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63, pp.105328. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csite.2024.105328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of a 7-DoF Humanoid Arm for Driving Using a Task-Driven Design Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangguo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.1521-1533. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2023.3308108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-protect falling trajectories for humanoids with resilient trunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangguo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95, pp.103061. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2023.103061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hierarchical Newton’s Method for Numerically Stable Prioritized Dynamic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (4), pp.1622-1635. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2023.3234492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Human-Humanoid Motion Imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Kanehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (7), pp.4155-4162. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3280807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Task-Space Quadratic Programming for Kinematic-Controlled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djeha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (5), pp.3857-3874. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3286069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-Aware Task-Space Quadratic-Programming Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dehio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (14), pp.1265-1282. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02783649231198558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741682v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Inverse Inertia Matrix and Contact-Force Model for Robotic Manipulators at Normal Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dehio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.3648-3655. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2022.3145967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340547v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-arm Box Grabbing with Impact-aware MPC utilizing soft deformable End-effector Pads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dehio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.5647-5654. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2022.3158433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Impact-Induced Joint Velocity Jumps on Kinematic-Controlled Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dehio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.6226-6233. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2022.3167614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Semantics for Intuitive Physical Manipulation of Humanoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Yee Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (6), pp.1111-1121. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THMS.2022.3207699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Control Under Interchangeable Fixed and Sliding Unilateral Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.4032-4039. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3066965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radius selection using kernel density estimation for the computation of nonlinear measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (8), pp.083131. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0055797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Task-Space Force Control for Humanoid-to-Human Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.5705-5712. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3084889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170625v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Loco-Manipulation Planning Based on Graph Search and Reachability Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Murooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iori Kumagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuharu Morisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Kanehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.1840-1847. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3060728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Loco-Manipulations Pattern Generation and Stabilization Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Murooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iori Kumagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.5597-5604. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3077858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft robotic shell with active thermal display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuho Kinbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Kageoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.20070. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99117-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive-Gains Enforcing Constraints in Closed-Loop QP Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djeha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (4), pp.6504-6511. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.3015180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490195v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Planning on Humans for Physical Assistance by Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2947907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160461v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Humanoid Collaborative Carrying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sherikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (4), pp.833-846. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2019.2914350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01311154v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic Programming for Multirobot and Task-Space Force Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.64-77. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2018.2876782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02154974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid robots in aircraft manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Comport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.30-45. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2019.2943395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02303117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Weight-Prioritized Multitask Control of Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (6), pp.1632-1647. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2017.2752085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247118v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Decoupled Locomotion and Manipulation Planning for Low-Dimensional Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (3-4), pp.377-401. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-017-0692-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than just co-workers: presence of humanoid robot co-worker influences human performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashesh Vasalya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0206698. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity resolution in equality and inequality constrained hierarchical task-space control by adaptive non-linear least-squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.3630-3637. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2855265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinked Visual Tracking and Robotic Manipulation of Articulated Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.2746-2753. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2835515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicontact Interaction Force Sensing From Whole-Body Motion Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Hoa Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (6), pp.2343-2352. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2760912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous car driving by a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), pp.169-186. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.21731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Postures Computation on Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Brossette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.1252-1265. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2018.2830390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D robust stability polyhedron in multi-contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.388-403. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2017.2786683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01477362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-Object Contact Force Estimation From Markerless Visual Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Hoa Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Kyriazis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis A. Argyros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (12), pp.2883-2896. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2759736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Humanoid Walking with Soft Soles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni de Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2017.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Character Physical and Behavioral Interactions Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (6), pp.1650-1662. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2016.2542067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Touch by a Humanoid Robot Avatar Induces Haptic Sensation in the Real Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aymerich-Franch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Mediated Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.215-230. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcc4.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-human Looking Robot Arms Induce Illusion of Embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aymerich-Franch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-017-0397-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01925587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Audio-Visual Feedback in a Thought-Based Control of a Humanoid Robot: A BCI Study in Healthy and Spinal Cord Injured People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Tidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore M. Aglioti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.772-781. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2597863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of optimized soft soles for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni de Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.129-142. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid and Human Inertia Parameter Identification Using Hierarchical Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Jovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ko Ayusawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.726-735. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2016.2558190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01348410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward modelling the rubber hand: illusion of ownership modifies motor-sensory predictions by the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aymerich-Franch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (8), pp.#160407. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Robot Motion Planning using Semi-Infinite Nonlinear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (10), pp.2926-2939. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2016.2521373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The second me: Seeing the real body during humanoid robot embodiment produces an illusion of bi-location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aymerich-Franch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.99-109. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2016.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact vertical ladder climbing with an HRP-2 humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Brossette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (3), pp.561-580. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-016-9546-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Geometric Constraint Expressions Into Robot Constrained Motion Specification and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Borghesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enea Scioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Bruyninckx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (2), pp.1140-1147. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2015.2506119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSVEP stimuli design for object-centric BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2015.1051432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual feedback improves the BCI performance in the navigational control of a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Tidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore M. Aglioti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (20), pp.001-008. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2014.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01058974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strictly Convex Hull for Computing Proximity Distances With Continuous Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (3), pp.666-678. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2013.2296332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI-Based Robotic Embodiment: Controlling a Humanoid Robot by Thought Using Real-Time fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ori Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avi Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Malach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.229-241. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01589230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Optimization for Robotics [TC Spotlight]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Mombaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensuke Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Atkeson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.24-161. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2014.2334973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning contact points for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (5), pp.428-442. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2013.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Force and Thermal Feedback Interface for Minimally Invasive Procedures Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.1170-1181. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2012.2197862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00783583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Robot Locomotion and Manipulation Step Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue on the Cutting Edge of Robotics in Japan (selected and recommended from the RSJ 2010 conference), 26 (10), pp.1099-1126. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2012.686345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00777728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Identification and Control of Peltier Thermoelectic Modules for Telepresence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (3), pp.031010-1-031010-8. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4003381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00784083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-based haptic rendering of multirate compliant mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Peterlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Nouicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3), pp.175-187. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2011.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00784081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene)-containing semi-interpenetrating polymer networks: a versatile concept for the design of optical or mechanical electroactive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.313-320. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.2772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00784095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous 3D object modeling by a humanoid using an optimization-driven Next-Best-View formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), pp.407-428. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219843610002246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive haptic feedback steering wheel for driving simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (4), pp.1654-1666. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2008.2004493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00784164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified approach to integrate unilateral constraints in the stack of tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.670-685. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2009.2020345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of humanoid robots in collaborative working environment: a case study on motion generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Ruland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.153-160. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11370-009-0045-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal display for telepresence based on neural identification and heat flux servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.156-169. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres.18.2.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of IPNs for Electrochemical Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Palaprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Juger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.61.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of a Small-Clearance Driving Simulator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (2), pp.736--746. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2007.905336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Architecture for Humanoid Walking Pattern Prototyping and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Verrelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (6-7), pp.589-611. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156855308X305236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Haptic Rendering of Interacting Deformable Objects in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (1), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2006.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting IPN actuators: From polymer chemistry to actuator with linear actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Palaprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 156, pp.1299--1304. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2006.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling what you hear: auditory signals can modulate tactile tap perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc O Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Drewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 162 (2), pp.172-80. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-004-2128-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Controller for Interactive Delayed Force Feedback Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (2), pp.193--207. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024106504729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Continuous Collision Detection between Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.279-287. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8659.t01-1-00587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (176)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Feet with Soft Sole and Passive Toe-Joint to Achieve Close-to-Human Walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldi Saber-riadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARM 2025 - International Conference on Advanced Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Portsmouth, United Kingdom. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARM65671.2025.11293545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05523444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-Temporal Robotic Dance Performance: Dancing with a Humanoid Robot and Artificial Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiting Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isadora Teles de Castro E Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2024 - 29th International Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning-Based Parameter Optimization for Whole-Body Admittance Control with IS-MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Tafur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII 2024 - 16th IEEE/SICE International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Ha Long, Vietnam. pp.1405-1410, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SII58957.2024.10417367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dance Performance with a Humanoid Robot using a Real-time Gesture Responsive Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiting Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMAN 2024 - 33rd IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pasadena, CA, United States. pp.1550-1555, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of knee unloader braces and brace designing challenges - A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48e Congrès annuel de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot usability study of a humanoid avatar to assist therapists of ASD children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Audoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Granit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2023 -15th International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Doha, Qatar. pp.336-349, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-8715-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance, Dance, Dance With My Hands: Third-Party Human Robot-Human Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina-Silvia Cîrcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2023 - 32nd IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Busan, South Korea. pp.1997-2002, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN57019.2023.10309353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic Thermoregulation for Material Identification using Recycled Inner-Generated Motor Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiyasu Domae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Ogura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiyuki Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO 2023 - IEEE International Conference on Robotics and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Koh Samui, Thailand. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO58561.2023.10354795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Classification Using Active Temperature Controllable Robotic Gripper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiyasu Domae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiyuki Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII 2022 - 14th IEEE/SICE International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Narvik, Norway. pp.479-484, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SII52469.2022.9708761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Visual Feedback with Decoupled Viewpoint Control in Immersive Humanoid Robot Teleoperation using SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyuan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cisneros-Limon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2022 - 21st IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ginowan, Japan. pp.306-313, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids53995.2022.9999740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Cartesian Kinematics Estimation for Task-Space Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Ali Baradaran Birjandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dehio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Haddadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2022 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.3512-3519, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Handovers using Task-Space Quadratic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djeha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zermane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2022 - 31st IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Napoly, Italy. pp.518-523, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN53752.2022.9900626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Position Regulation of a Seesaw Actuated by a Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Miguel Orozco Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ibarra-Zannatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2022 - IEEE 18th International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Mexico City, Mexico. pp.1315-1320, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE49997.2022.9926663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-Space Control Interface for SoftBank Humanoid Robots and its Human-Robot Interaction Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII 2021 - 13th IEEE/SICE International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online conference (originally: Iwaki, Fukushima), Japan. pp.560-565, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF49454.2021.9382685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919367v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot-Safe Impacts with Soft Contacts Based on Learned Deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dehio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. pp.1357-1363, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973947v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dance co-creation with robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina-Silvia Cîrcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isadora Teles de Castro E Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Limits of the human, machines without limits? Contemporary stage and robotics : exchanges and collaborations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soft Robotic Cover with Dual Thermal Display and Sensing Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER 2020 - 17th International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Floriana, Malta. pp.253-262, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71151-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Humanoid in Multiple Fixed and Moving Unilateral Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisoku Kuroiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahide Yoshiike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2021 - 20th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ljubljana, Slovenia. pp.793-799, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Initiation of Human Physical Assistance by a Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2020 - 29th IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, Italy. pp.857-862, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN47096.2020.9223519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615390v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Cameras for OpenVSLAM Indoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Kanehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Sakurada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.4857-4864, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9413278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop MPC with Dense Visual SLAM - Stability through Reactive Stepping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew I. Comport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Oriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2019 - 36th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1397-1403, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study for Controller-Friendly Contact Estimation for Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ko Ayusawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARSO 2019 - 15th IEEE International Conference on Advanced Robotics and its Social Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARSO46408.2019.8948734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02304148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stair Climbing Stabilization of the HRP-4 Humanoid Robot using Whole-body Admittance Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tempier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2019 - 36th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.277-283, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875387v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-friendly robust control design with task-space quadratic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2019 - Robotics: Science and Systems XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Freiburg im Breisgau, Germany. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15607/RSS.2019.XV.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02301269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based External Force/Moment Estimation For Humanoid Robots With No Torque Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mifsud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuharu Morisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018 - 35th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.3122-3129, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A circuit-breaker use-case operated by a humanoid in aircraft manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Anbarjafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE: Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Xi'an, China. pp.15-22, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COASE.2017.8256069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct motor contagions during and after observation of actions by a humanoid co-worker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashesh Vasalya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2018 - 27th International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nanjing, China. pp.51-57, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust humanoid control using a QP solver with integral gains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuharu Morisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.7472-7479, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8593417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Observer for Humanoid Robot Pepper based on Tracking Joint Position Discrepancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN: Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nanjing, China. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01819692v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliant Robot Motion Regulated via Proprioceptive Sensor Based Contact Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2018 - 18th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. pp.854-859, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2018.8624946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01895114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online eye-robot self-calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew I. Comport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMPAR: Simulation, Modeling, and Programming for Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.68-73, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMPAR.2018.8376273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Walking Motions Based on Whole-Body Poses and QP Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamim Asfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2018 - 18th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. pp.510-515, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2018.8624913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a simple model for post-impact dynamics active compliance in humanoids falls with nonlinear optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Samy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Simulation, Modeling, and Programming for Autonomous Robots (SIMPAR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.62-67, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMPAR.2018.8376272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-Efficient Learning of Soft Task Priorities Through Bayesian Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2018 - 18th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2018.8624974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02409162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nut fastening with a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, BC, Canada. pp.6142-6148, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Walking over Rough Terrains by Nonlinear Predictive Control of the Floating-base Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.5017-5024, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481052v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-predictive control in multi-contact based on stability polyhedrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2017 - 17th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. pp.631-636, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01624017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Detection and Physical Interaction for Low Cost Personal Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Flacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN: Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01363954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Impact Adaptive Compliance for Humanoid Falls Using Predictive Control of a Reduced Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Samy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2017 - 17th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. pp.655-660, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569819v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking on Gravel with Soft Soles using Linear Inverted Pendulum Tracking and Reaction Force Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni de Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2017 - 17th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. pp.432-437, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual estimation of articulated objects configuration during manipulation with a humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII: Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Taipei, Taiwan. pp.330-335, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SII.2017.8279234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QP-based Adaptive-Gains Compliance Control in Humanoid Falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Samy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapour, Singapore. pp.4762-4767, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365108v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual-based contacts estimation for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Flacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2016 - 16th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.409-415, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of Catmull-Clark Subdivision Surfaces for Posture Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Brossette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.1608-1614, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability polygons reshaping and morphing for smooth multi-contact transitions and force control of humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2016 - 16th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.1037-1044, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Body Contact Force Sensing From Motion Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Hoa Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII: Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sapporo, Japan. pp.58-63, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SII.2016.7843975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking pattern generators designed for physical collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sherikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.1573-1578, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid walking with compliant soles using a deformation estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni de Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.1757-1762, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop RGB-D SLAM Multi-Contact Control for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew I. Comport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sapporo, Japan. pp.51-57, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SII.2016.7843974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Motion Retargeting from Human to Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Fava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2016 - 16th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.1081-1086, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Walking Pattern Generation based on Model Preview Control of 3D COM Accelerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2016 - 16th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cancún, Mexico. pp.550-557, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349880v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of walking ground reaction forces to changes in ground stiffness properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Chiovetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Giese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRob 2016 - 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Singapour, Singapore. pp.1313-1318, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for humanoid embodiment with a BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.2882-2887, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01222969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Reproducing Hand-Object Interactions Through Vision-Based Force Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Hoa Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Qammaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis A. Argyros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Understanding for Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Force Sensing From Vision: Observing Hand-Object Interactions to Infer Manipulation Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Hoa Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Qammaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis A. Argyros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR: Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boston, MA, United States. pp.2810-2819, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2015.7298898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falls control using posture reshaping and active compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Samy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. pp.908-913, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2015.7363469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01345805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based Optimal Motion Planning for Deformable Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ko Ayusawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixchel Ramirez-Alpizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensuke Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARSO: Advanced Robotics and its Social Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARSO.2015.7428219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid posture generation on non-Euclidean manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Brossette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. pp.352-358, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2015.7363574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuously satisfying constraints with contact forces in trajectory optimization for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.3956-3961, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2015.7353934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01253539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A humanoid walking pattern generator for sole design optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni de Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2015 - 17th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2015.7251441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo2 Project: Humanoid Robot Assistant and Companion for Everyday Life: I. Situation Assessment for Social Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC: Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Torino, Italy. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Human-Humanoid Carrying Using Vision and Haptic Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6906917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00950727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model preview control in multi-contact motion-application to a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.4030-4035, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6943129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward autonomous car driving by a humanoid robot: A sensor-based framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01247234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical ladder climbing by the HRP-2 humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Brossette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.671-676, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Non-Inclusive Contacts in Posture Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Brossette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.933-938, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation Assistance for a BCI-controlled Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Meilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew I. Comport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBER 2014 - 4th IEEE International Conference on Cyber Technology in Automation, Control and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, China. pp.246-251, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CYBER.2014.6917469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01222966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining 3D SLAM and visual tracking to reach and retrieve objects in daily-life indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Meilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew I. Comport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URAI: Ubiquitous Robots and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Kuala Lumpur, Malaysia. pp.600-604, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URAI.2014.7057501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01247142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-Cloud Multi-Contact Planning for Humanoids: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Brossette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAM: Robotics, Automation and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Manila, Philippines. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAM.2013.6758553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00863931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Humanoid Joint Haptic Table Carrying Task with Height Stabilization using Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6697019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00857659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using vision and haptic sensing for human-humanoid haptic joint actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAM: Robotics, Automation and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Manila, Philippines. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAM.2013.6758552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00908439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visio-haptic control for Human-Humanoid Cooperative Carrying Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFR: Human-Friendly Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01247143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI Robotic Embodiment: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ori Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avi Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Malach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.314-319, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BioRob.2012.6290866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00778521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Humanoid Coworker in a Beam Transportation case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSJ: Conference of the Robotics Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sapporo Convention Center, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Humanoid Robot Locomotion Capabilities in Virtual Disaster Response Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Osaka, Japan. pp.337-342, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00765817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask Humanoid Control with a Brain-Computer Interface: user experiment with HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hintermüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Slater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER: International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Québec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Humanoid Co-working in a Joint Table Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2012 - 4th International Conference of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Chengdu, China. pp.357-366, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34103-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Humanoid Haptic Joint Object Transportation Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.3633-3638, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00773401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dynamics Modeling of Free-Floating-Base Articulated Mechanisms and Applications to Humanoid Whole-Body Dynamics and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Osaka, Japan. pp.036-042, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00765815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Behavior of a Humanoid Robot in a Haptic Transportation Task with a Human Partner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ro-Man'2012: International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Université de Versaille, France. pp.962-967, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2012.6343874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00773403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Evaluation of a Distance Function for Optimization-based Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Youngeun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young J. Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.1513-1518, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00778524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering a robot with a brain-computer interface: impact of the video feedback on BCI performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.271-276, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2012.6343765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Discontinuities in Prioritized Tasks-Space Control Under Discrete Task Scheduling Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS'11: International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.3887-3892, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact acyclic motion planning for humanoid robotics and human avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHM'11: First international symposium on Digital Human Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Humanoid Motion to Reproduce Human Leg Injuries and Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th annual conference of the Robotics Society of Japan (RSJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Haptic Joint Actions: Is an Equal Control-Sharing Approach Possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI: Human System Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Keio University, Yokohama, Japan. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2011.5937377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Humanoid Multi-contact Dynamic Motions Using Optimization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating human leg impairments and disabilities in walking with humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO'11: IEEE International Conference on Robotics and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Phuket Island, Thailand. pp.2372-2377, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO.2011.6181653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM-based Static Posture Planning for a Humanoid Robot on Deformable Contact Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. pp.487-492, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00765818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Floatting Contact and Un-Modeled Effects for Multi-Contact Motion Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Multi-Objective Controller to Synthesize Simulated Humanoid Robot Motion with Changing Contact Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.4414-4419, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00765820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Brain-Computer Interface to Steer a Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hintermüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO'11: International Conference on Robotics and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Phuket Island, Thailand. pp.192-197, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO.2011.6181284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Stances Planning for Multiple Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2011: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai International Conference Center, Shanghai, China. pp.5246-5253, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2011.5980088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00777727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tactile Matrix for Whole-Body Humanoid Haptic Sensing and Safe Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO'11: International Conference on Robotics and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Phuket Island, Thailand. pp.1433-1438, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO.2011.6181491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-humanoid haptic joint actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Haddadin; P. R. Giordano; A. Peer, May 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Learning and Adaptive Impedance for Robot Control during Physical Interaction with Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gribovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.4326-4332, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2011.5980070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Multi-Contact Inverse Problem for Multiple Humanoid Robots and Manipulated Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.008-013, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2010.5686317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00776649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and instrumentation for position and torque control of a 4DOF force-feedback device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Abane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC'10: International Conference on Systems Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Istanbul, Turkey. pp.2052-2057, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2010.5641715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model for Synchronous Motion Imitation by Humans: The Mirror Controller Applied on Stepping Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Espiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.322-327, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2010.5686304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Motion Generation: Continuous Constraints and Contact Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th annual conference of the Robotics Society of Japan (RSJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contacts stances planning for humanoid locomotion and manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSJ'10: 28th annual conference of the Robotics Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Dynamic Multi-Contact Motions: 2D case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.014-020, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2010.5686836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach of generic solution for humanoid stepping over motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Arbulú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.474-479, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2010.5686345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Algorithm for Collision Detection between Deformable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Nouicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISA: Conference on Intelligent Systems and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.311-312, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de séquence de tâches avec lissage des mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRNH'09: Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile generalized inverted kinematics implementation for collaborative working humanoid robots: the Stack of Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2009 - 14th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Optimization of Robotic Systems and Validation on HRP-2 Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSJ National Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast foot prints re-planning and motion generation during walking in physical human-humanoid interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.284-289, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NEWUOA to drive the autonomous visual modeling of an object by a Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIA: International Conference on Information and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zhuhai, China. pp.78-83, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICINFA.2009.5204897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Field Guide for Humanoid Multicontacts Acyclic Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2009: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1165-1170, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00776642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Tasks Warping and Scheduling for Smooth Sequencing of Robotic Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1609-1614, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00733383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast C1 proximity queries using support mapping of sphere-torus-patches bounding volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2009 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.483-488, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homotopy-based controller for physical human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN'09: 18th International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toyama International Conference Center, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2009.5326065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Time-Warping Tasks Scheduling for Smooth Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO'09: 9th IFAC Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nagaragawa Convention Center, Gifu, Japan. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00780896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Optimization of Robots, Application to HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFG'09 - 14th Belgian-French-German Conference on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning IPN-CP actuators and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM'09: International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Singapour, Singapore. pp.1016-1021, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2009.5229720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motion in Cooperative Tasks: Moving Object Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO: International Conference on Robotics and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand. pp.1509-1514, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO.2009.4913224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching physical collaborative tasks: object-lifting case study with a humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gribovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.399-404, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact planning for acyclic motion with tasks constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.435-440, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining haptic sensing with safe physical interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuuji Kajita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yokoi Kazuhito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS'09: International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.231-236, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning collaborative manipulation tasks by demonstration using a haptic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gribovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2009 - 14th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Steps Next-Best-View Algorithm for Autonomous 3D Object Modeling by a Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2009: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1159-1164, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of a haptic interface for interactive simulation of minimally-invasive surgeries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM'09: Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Singapour, Singapore. pp.1336-1341, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2009.5229874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homotopy switching model for dyad haptic interaction in physical collaborative tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC'09: World Haptics - 3rd Joint EuroHaptics conference and Symposium on Haptic Interfaces for Virtual Environment and Teleoperator Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Salt Lake City, Utah, United States. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2009.4810879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning contact supports for acyclic motion with task constraints and experiment on HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syroco'09: 9th Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nagaragawa Convention Center, Gifu, Japan. pp.155-160, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090909-4-JP-2010.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercontinental, multimodal, wide-range tele-cooperation using a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Louis, United States. pp.5635-5640, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid feet trajectory generation for the reduction of the dynamical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Balaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.454-458, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an External Passive Shock-absorbing Mechanism for Walking Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.435-440, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2008.4755991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00536303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic acyclic motion from a planar contact-stance to another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Arbulú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Balaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS'08: International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.3440-3445, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2008.4650978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercontinental multimodal tele-cooperation using a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Peer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hirche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Buss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.405-411, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2008.4650829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures and models for humanoid robots in collaborative working environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo Ee Sian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Sakaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISR 2008 - 39th International Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Coex, South Korea. pp.354-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time (self)-collision avoidance task on a HRP-2 humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2008: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena Conference Center, Pasadena, CA, United States. pp.3200-3205, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure hunting for humanoids robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Virtual Painting on Real Objects: A Paradigm of Augmented Reality Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference, EuroHaptics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.776--785, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Dynamic Simulator for Humanoid With Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tokyo, Japan. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00536321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Support Contact-Points for Acyclic Motions and Experiments on HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER'08: 11th International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Athens, Greece. pp.293-302, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00196-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of a heat transfer model for thermal feedback in virtual environmentss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2996-3001, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2008.4650687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HapCo: Real time simulation of interaction between deformable objects with haptic feedback for solving multiple friction contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Computer Graphics Theory and Applications (GRAPP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Funchal, Portugal. pp.55-61, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001095900550061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Dynamic Simulator for Humanoid Robots with Deformable Soles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSJ: Conference of the Robotics Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00536316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Contact-Support Planning for Acyclic Motion of Humanoids and Androids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISR'08: International Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Coex, South Korea. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Haptic Interaction with Virtual Avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN'2008: 17th International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Munich, Germany. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2008.4600636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00536326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Interaction with Virtual Avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics'2008: 6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.630-639, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00536323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation dynamique interactive pour les robots humanoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1299/jsmermd.2013._2P1-A04_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00536324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Autonomous Object Reconstruction for Visual Search by the Humanoid Robot HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pittsburgh, United States. pp.151-158, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2007.4813862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HapCo: a real-time simulator with haptic device for problems with multiple contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can stochastic and periodic textures be visuo-haptically rendered ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Workshop on Haptic Audio Visual Environments and Games (HAVE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ottawa, Canada. pp.130--135, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2007.4371601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Lifting Motion of Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Arisumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'07: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.2661-2667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00536325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-Haptic Blending Applied to a Tele-Touch-Diagnosis Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI (14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beijing, China. pp.617--626, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73335-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPN-CP actuators with improved fabrication process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robtotics and Biomimetics (ROBIO 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sanya, China. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an haptic Step-Guidance algorithm through a teaching 2D/3D path scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International workshop on Haptic Audio Visual Environments and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ottawa, Canada. pp.124--129, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2007.4371600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction haptique et robotique humanoïde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contact solver for surface-based haptic rendering between two interacting deformable objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chambéry, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of linear moving in-air ionic polymers actuators with design and motion simulation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/Smarts Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic simulator for humanoids using constraint-based method with static friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Arisumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohisa Hirukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO'06: International Conference on Robotics and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Kunming, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A touch rendering device in a virtual environment with kinesthetic and thermal feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pocheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference In Robotics and Automation (ICRA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Orlando, Florida, United States. pp.3923--3928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Collaborative haptic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tourbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Application (CCA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Munchen, Germany. pp.187--192, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2006.285890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic augmented reality taxonomy: haptic enhancing and enhanced haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.641--644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MRI-compatible tactile display device based on IPN-CP pastille-shaped actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/Smarts Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, United States. pp.365--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GJK for deformable object collision detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Hatab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Haptic Audio Visual Environments and their Applications (HAVE 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ottawa, Canada. pp.61-66, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2006.283805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Hierarchy Construction for Detecting Deformable Objects Collisions and Self-Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Hatab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Social Agents (CASA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Geneva, Switzerland. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion planning for whole body tasks by humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yisheng Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo Ee Sian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blazevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE International Conference on Mechatronics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Niagara Falls, ON, Canada. pp.1784-1789, </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMA.2005.1626830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and simple way of integrating texture in virtual environments for haptic rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seattle, WA, United States. pp.755--760, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2005.1507493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture computer haptics from graphic texture mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS&amp;apos;05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal bilateral coupling teleoperator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robot and Intelligent Systems (IROS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edmonton, Alberta, Canada. pp.1301--1306, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2005.1545403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New design methods and simulation of linear actuators using ionic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Biomimetics (ROBIO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Honk Kong, China. pp.438--443, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO.2005.246307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive haptic guidance plug-in for I-TOUCH : example through handwriting teaching simulation and 3D maze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pocheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Haptic Audio Visual Environments and their Applications (HAVE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ontario, Canada. pp.n.a., </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2005.1545651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $\mu$-Haptic, an inclusive haptic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechatronics and Automation (ICMA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Niagara Falls, Ontario, Canada. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode bilateral control and four channels scheme control comparison of a force reflecting master/slave teleoperator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mellouah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechatronics and Automation (ICMA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Niagara Falls, Ontario, Canada. pp.1660--1665, </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMA.2005.1626804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost motion platform for driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMA: International Conference on Machine Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, N/A, Japan. pp.271-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robustness Analysis of Master-Model Based controller for stabilizing delayed haptic interaction: An LMI Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Coimbra, Portugal. pp.1449-1455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical back-face culling for collision detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robots and Systems, 2002. IEEE/RSJ International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lausanne, Switzerland. pp.3036--3041, </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRDS.2002.1041734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauss' least constraints principle and rigid body simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Automation, 2002. Proceedings. ICRA'02. IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Washington, DC, United States. pp.517--522, </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1013411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABLE SHARED VIRTUAL ENVIRONMENT HAPTIC INTERACTION UNDER TIME-VARYING DELAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Methods and Models in Automation and Robotics (MMAR'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Poland. pp.1145--1150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTACT: Arbitrary in-between motions for collision detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robot and Human Interactive Communication, 2001. Proceedings. 10th IEEE International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Bordeaux and Paris, France. pp.106--111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-haptic feedback: can isometric input devices simulate force feedback?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR: Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, New Brunswick, NJ, United States. pp.83-90, </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2000.840369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic solution to the problem of collision detection for rigid polyhedral objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of IEEE Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, San Fransisco, CA, United States. pp. 3733 - 3738, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2000.845313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a knee brace for joint stress modulation -A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mecabio Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Dynamic Motions Under Continuous Constraints: Efficient Computation Using B-Splines and Taylor polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS'10: International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. IEEE/RSJ, pp.698-703, 2010, </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5649233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Planning for Acyclic Motion with Task Constraints and Experiment on HRP-2 Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. International Conference on Intelligent Robots and Systems, pp.416-417, 2009, </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5353971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Discrete Mission Schedule to Continuous Implicit Trajectory using Optimal Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPS'09: 19th International Conference on Automated Planning and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Thessaloniki, Greece. , 1, pp.366-369, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00780894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PHANTOM&reg; device with 6DOF force feedback display and sensing capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkatraghavan Gourishankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain. , 6th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications, LNCS (5024), pp.146-150, 2008, Haptics: Perception, Devices and Scenarios. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based thermal rendering in telepresence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain. , 6th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications, LNCS (5024), pp.820-825, 2008, Haptics: Perception, Devices and Scenarios. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A next-best-view algorithm for autonomous 3D object modeling by a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. 8th IEEE-RAS International Conference on Humanoid Robots, pp.333-338, 2008, </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2008.4756001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with a virtual tool on a real object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISA: Conference on Intelligent Systems and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. , pp.563-564, 2008, </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2953046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Eurohaptics 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n.a., pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Motion Planning and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambarish Goswami; Prahlad Vadakkepat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.1763-1804, 2018, 978-94-007-6047-9. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6046-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02154697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">多点接触動作計画・制御</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robot Control Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.632-635, 2017, 978-4-7649-0473-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Environment–Assisted Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kelly S. Hale; Kay M. Stanney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Virtual Environments: Design, Implementation, and Applications, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 43, CRC Press, pp.1109-1144, 2014, 9780429098710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Adaptive Control of Object-Oriented Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M. Wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive Multimodal Interactive Presence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.91-103, 2012, Springer Series on Touch and Haptic Systems, 978-1-4471-2753-6. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-2754-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Acyclic Motion Planning and Experiments on HRP-2 Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harada, Kensuke; Yoshida, Eiichi; Yokoi, Kazuhito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motion Planning for Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.161-179, 2010, 978-1-84996-219-3. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-220-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multilevel Haptic Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sense of Touch and its Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, pp.207-224, 2008, Springer Tracts in Advanced Robotics, 978-3-540-79034-1. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79035-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Active Polymer Actuators for Tactile Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bicchi, Antonio and Buss, Martin and Ernst, MarcO. and Peer, Angelika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sense of Touch and its Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-154, 2008, 978-3-540-79034-1. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79035-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Fuchs et G. Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils et les modèles informatique des environnements virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de L'École des Mines de Paris, 28 p., 2006, Traité de Réalité Virtuelle, 3e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles pour le rendu haptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Fuchs et G. Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les outils et les modèles informatique des environnements virtuels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses de l'Ecole des Mines de Paris, 16 p., 2006, Traité de Réalité virtuelle, 3e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of low-clearance motion platform for driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics for Safety, Security and Dependability in a New Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate systems into multi-modal display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pocheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D6-8 (Chapter 4), pp.1-18, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Immersens: Systems and Methods of Interaction, Report + Demonstrators, Deliverable D4.2.1 (Task 4.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Höver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saltarén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis, D7-4 Evaluation of haptic texture and pattern demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis, D5-3, Chap. 2 Final report on new haptic illusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis, D7-6, Chap. 4 Evaluation of Rigid Haptic Prototyping Demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pocheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat INTUITION IST-NMP-1-507248, WP1.A.2 State of the art and literature review on Virtual Reality over the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis, D7-1, Chap. 4 Real time dynamic simulation of interaction between deformable bodies with haptic force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis, D7-3, Chap. 1 Haptic texture and pattern demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis, D7-5, Chap. 4 Rigid Haptic Prototyping Demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pocheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis, D5-8, Chap. 3 Modeling FrameWork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pocheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Bipedal Walking with Closed-Loop MPC: Adios Stabilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Scianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Kanehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147602v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Lexicographic Optimization for Prioritized Robot Control and Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04645551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Resolution for Multi-Level Constrained Dynamically Feasible Kinematic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-aware humanoid robot motion generation with a quadratic optimization controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance of Humanoid Robots in a Mix of Fixed and Sliding Multi-Contact Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop MPC with Dense Visual SLAM-Stability through Reactive Stepping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew I. Comport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Oriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active shock absorber control in humanoid robot falls with nonlinear optimization on a reduced dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Samy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot and task-space force control with quadratic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId823"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kheddar Abderrahmane </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kheddar-abderrahmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9033-9742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068911890</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">54369215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000001081325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distraction Knee-Brace and a Robotic Testbed for Tibiofemoral Load Reduction During Squatting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.621-632. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMRB.2025.3550664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid-Human Sit-to-Stand-to-Sit Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Kawakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahide Yoshiike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.1521-1528. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3522765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04870123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Robot RHP Friends: Seamless Combination of Autonomous and Teleoperated Tasks in a Nursing Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lorthioir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cisneros-Limón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iori Kumagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2024.3521995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Perspectives on the ANA Avatar XPRIZE Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Nell Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonbum Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Bankston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Behnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.473-504. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-023-01095-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Autolearning for Multimodal Walking in Humanoid Robots with Variability of Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Tafur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.3747-3754. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3546168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis and Design of Humanoid Arms From Human Arm Reachable Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haozhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.1233-1240. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3519890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cybernetic avatar system to embody human telepresence for connectivity, exploration, and skill transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cisneros-Limón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Kaminaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.535-562. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-023-01096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Time Series Correlation Significance: A Parametric Approach with Application to Physiological Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.106235. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential hierarchical least-squares programming for prioritized non-linear optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Methods and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (5), pp.1104-1142. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10556788.2024.2307467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04824994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot study protocol evaluating the impact of telerobotics interactions with autistic children during a Denver intervention on communication skills using single-case experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Granit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Audoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Bernardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.e084110. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-084110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Impact-Driven Logistic Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zermane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dehio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (3), pp.2184-2191. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3354614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft skin with self-decoupled three-axis force-sensing taxels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zermane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (11), pp.1284-1295. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42256-024-00904-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-Effectors Changer Design for Humanoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Kaminaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Kanehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (11), pp.10495-10502. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3469816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Loco-Manipulations using Combined Fast Dense 3D Tracking and SLAM with Wide-Angle Depth-Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Murooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Kanehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.3691-3704. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2023.3283497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot soft thermal display using self-heating and cooling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Ogura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63, pp.105328. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csite.2024.105328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of a 7-DoF Humanoid Arm for Driving Using a Task-Driven Design Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangguo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.1521-1533. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2023.3308108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Impact Pokes to Place Objects on Planar Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zermane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Moussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcan A Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (12), pp.11393-11400. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3491412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-protect falling trajectories for humanoids with resilient trunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangguo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuechao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95, pp.103061. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2023.103061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Human-Humanoid Motion Imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Kanehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (7), pp.4155-4162. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3280807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Task-Space Quadratic Programming for Kinematic-Controlled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djeha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (5), pp.3857-3874. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3286069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hierarchical Newton’s Method for Numerically Stable Prioritized Dynamic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (4), pp.1622-1635. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2023.3234492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-Aware Task-Space Quadratic-Programming Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dehio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (14), pp.1265-1282. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02783649231198558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741682v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Inverse Inertia Matrix and Contact-Force Model for Robotic Manipulators at Normal Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dehio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.3648-3655. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2022.3145967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340547v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-arm Box Grabbing with Impact-aware MPC utilizing soft deformable End-effector Pads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dehio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.5647-5654. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2022.3158433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Impact-Induced Joint Velocity Jumps on Kinematic-Controlled Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dehio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.6226-6233. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2022.3167614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Semantics for Intuitive Physical Manipulation of Humanoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Yee Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (6), pp.1111-1121. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THMS.2022.3207699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Control Under Interchangeable Fixed and Sliding Unilateral Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.4032-4039. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3066965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radius selection using kernel density estimation for the computation of nonlinear measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (8), pp.083131. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0055797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Task-Space Force Control for Humanoid-to-Human Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.5705-5712. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3084889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170625v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Loco-Manipulation Planning Based on Graph Search and Reachability Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Murooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iori Kumagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuharu Morisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Kanehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.1840-1847. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3060728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft robotic shell with active thermal display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuho Kinbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Kageoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.20070. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99117-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Loco-Manipulations Pattern Generation and Stabilization Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Murooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iori Kumagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.5597-5604. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3077858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive-Gains Enforcing Constraints in Closed-Loop QP Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djeha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (4), pp.6504-6511. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.3015180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490195v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Planning on Humans for Physical Assistance by Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2947907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160461v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Humanoid Collaborative Carrying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sherikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (4), pp.833-846. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2019.2914350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01311154v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid robots in aircraft manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Comport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.30-45. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2019.2943395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02303117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic Programming for Multirobot and Task-Space Force Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.64-77. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2018.2876782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02154974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity resolution in equality and inequality constrained hierarchical task-space control by adaptive non-linear least-squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.3630-3637. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2855265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinked Visual Tracking and Robotic Manipulation of Articulated Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.2746-2753. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2835515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than just co-workers: presence of humanoid robot co-worker influences human performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashesh Vasalya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0206698. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Decoupled Locomotion and Manipulation Planning for Low-Dimensional Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (3-4), pp.377-401. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-017-0692-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicontact Interaction Force Sensing From Whole-Body Motion Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Hoa Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (6), pp.2343-2352. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2760912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous car driving by a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), pp.169-186. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.21731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Postures Computation on Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Brossette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.1252-1265. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2018.2830390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D robust stability polyhedron in multi-contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.388-403. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2017.2786683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01477362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-Object Contact Force Estimation From Markerless Visual Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Hoa Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Kyriazis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis A. Argyros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (12), pp.2883-2896. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2759736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Weight-Prioritized Multitask Control of Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (6), pp.1632-1647. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2017.2752085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247118v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Character Physical and Behavioral Interactions Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (6), pp.1650-1662. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2016.2542067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Touch by a Humanoid Robot Avatar Induces Haptic Sensation in the Real Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aymerich-Franch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Mediated Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.215-230. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcc4.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-human Looking Robot Arms Induce Illusion of Embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aymerich-Franch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-017-0397-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01925587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Audio-Visual Feedback in a Thought-Based Control of a Humanoid Robot: A BCI Study in Healthy and Spinal Cord Injured People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Tidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore M. Aglioti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.772-781. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2597863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of optimized soft soles for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni de Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.129-142. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Humanoid Walking with Soft Soles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni de Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2017.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward modelling the rubber hand: illusion of ownership modifies motor-sensory predictions by the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aymerich-Franch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (8), pp.#160407. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact vertical ladder climbing with an HRP-2 humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Brossette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (3), pp.561-580. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-016-9546-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The second me: Seeing the real body during humanoid robot embodiment produces an illusion of bi-location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aymerich-Franch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.99-109. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2016.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Robot Motion Planning using Semi-Infinite Nonlinear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (10), pp.2926-2939. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2016.2521373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Geometric Constraint Expressions Into Robot Constrained Motion Specification and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Borghesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enea Scioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Bruyninckx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (2), pp.1140-1147. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2015.2506119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid and Human Inertia Parameter Identification Using Hierarchical Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovana Jovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ko Ayusawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.726-735. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2016.2558190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01348410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSVEP stimuli design for object-centric BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2015.1051432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual feedback improves the BCI performance in the navigational control of a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Tidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore M. Aglioti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (20), pp.001-008. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2014.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01058974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strictly Convex Hull for Computing Proximity Distances With Continuous Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (3), pp.666-678. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2013.2296332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI-Based Robotic Embodiment: Controlling a Humanoid Robot by Thought Using Real-Time fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ori Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avi Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Malach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.229-241. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01589230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Optimization for Robotics [TC Spotlight]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Mombaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensuke Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Atkeson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.24-161. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2014.2334973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Force and Thermal Feedback Interface for Minimally Invasive Procedures Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.1170-1181. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2012.2197862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00783583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning contact points for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (5), pp.428-442. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2013.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Robot Locomotion and Manipulation Step Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue on the Cutting Edge of Robotics in Japan (selected and recommended from the RSJ 2010 conference), 26 (10), pp.1099-1126. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2012.686345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00777728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-based haptic rendering of multirate compliant mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Peterlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Nouicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3), pp.175-187. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2011.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00784081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Identification and Control of Peltier Thermoelectic Modules for Telepresence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (3), pp.031010-1-031010-8. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4003381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00784083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene)-containing semi-interpenetrating polymer networks: a versatile concept for the design of optical or mechanical electroactive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.313-320. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.2772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00784095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous 3D object modeling by a humanoid using an optimization-driven Next-Best-View formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), pp.407-428. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219843610002246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of humanoid robots in collaborative working environment: a case study on motion generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Ruland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.153-160. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11370-009-0045-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal display for telepresence based on neural identification and heat flux servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.156-169. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/pres.18.2.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified approach to integrate unilateral constraints in the stack of tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.670-685. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2009.2020345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive haptic feedback steering wheel for driving simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (4), pp.1654-1666. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2008.2004493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00784164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of IPNs for Electrochemical Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Palaprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Juger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.61.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of a Small-Clearance Driving Simulator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (2), pp.736--746. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2007.905336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Architecture for Humanoid Walking Pattern Prototyping and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Verrelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (6-7), pp.589-611. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156855308X305236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting IPN actuators: From polymer chemistry to actuator with linear actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Palaprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 156, pp.1299--1304. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2006.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Haptic Rendering of Interacting Deformable Objects in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (1), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2006.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling what you hear: auditory signals can modulate tactile tap perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc O Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Drewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 162 (2), pp.172-80. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-004-2128-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Controller for Interactive Delayed Force Feedback Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (2), pp.193--207. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024106504729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Continuous Collision Detection between Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), pp.279-287. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8659.t01-1-00587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (176)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Feet with Soft Sole and Passive Toe-Joint to Achieve Close-to-Human Walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldi Saber-riadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARM 2025 - International Conference on Advanced Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Portsmouth, United Kingdom. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARM65671.2025.11293545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05523444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning-Based Parameter Optimization for Whole-Body Admittance Control with IS-MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Tafur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII 2024 - 16th IEEE/SICE International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Ha Long, Vietnam. pp.1405-1410, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SII58957.2024.10417367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dance Performance with a Humanoid Robot using a Real-time Gesture Responsive Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiting Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMAN 2024 - 33rd IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pasadena, CA, United States. pp.1550-1555, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-Temporal Robotic Dance Performance: Dancing with a Humanoid Robot and Artificial Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiting Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isadora Teles de Castro E Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2024 - 29th International Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of knee unloader braces and brace designing challenges - A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48e Congrès annuel de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot usability study of a humanoid avatar to assist therapists of ASD children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Audoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Granit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2023 -15th International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Doha, Qatar. pp.336-349, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-8715-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance, Dance, Dance With My Hands: Third-Party Human Robot-Human Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina-Silvia Cîrcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2023 - 32nd IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Busan, South Korea. pp.1997-2002, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN57019.2023.10309353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic Thermoregulation for Material Identification using Recycled Inner-Generated Motor Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiyasu Domae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Ogura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiyuki Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO 2023 - IEEE International Conference on Robotics and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Koh Samui, Thailand. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO58561.2023.10354795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Visual Feedback with Decoupled Viewpoint Control in Immersive Humanoid Robot Teleoperation using SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyuan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cisneros-Limon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2022 - 21st IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ginowan, Japan. pp.306-313, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids53995.2022.9999740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Cartesian Kinematics Estimation for Task-Space Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Ali Baradaran Birjandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dehio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Haddadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2022 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.3512-3519, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Handovers using Task-Space Quadratic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djeha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zermane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2022 - 31st IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Napoly, Italy. pp.518-523, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN53752.2022.9900626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Position Regulation of a Seesaw Actuated by a Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Miguel Orozco Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ibarra-Zannatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2022 - IEEE 18th International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Mexico City, Mexico. pp.1315-1320, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE49997.2022.9926663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Classification Using Active Temperature Controllable Robotic Gripper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiyasu Domae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiyuki Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII 2022 - 14th IEEE/SICE International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Narvik, Norway. pp.479-484, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SII52469.2022.9708761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot-Safe Impacts with Soft Contacts Based on Learned Deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dehio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. pp.1357-1363, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973947v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dance co-creation with robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina-Silvia Cîrcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isadora Teles de Castro E Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Limits of the human, machines without limits? Contemporary stage and robotics : exchanges and collaborations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soft Robotic Cover with Dual Thermal Display and Sensing Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Osawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER 2020 - 17th International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Floriana, Malta. pp.253-262, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71151-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Humanoid in Multiple Fixed and Moving Unilateral Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisoku Kuroiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahide Yoshiike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2021 - 20th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ljubljana, Slovenia. pp.793-799, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-Space Control Interface for SoftBank Humanoid Robots and its Human-Robot Interaction Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII 2021 - 13th IEEE/SICE International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online conference (originally: Iwaki, Fukushima), Japan. pp.560-565, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF49454.2021.9382685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919367v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Cameras for OpenVSLAM Indoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Kanehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Sakurada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.4857-4864, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9413278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Initiation of Human Physical Assistance by a Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2020 - 29th IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, Italy. pp.857-862, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN47096.2020.9223519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615390v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study for Controller-Friendly Contact Estimation for Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ko Ayusawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARSO 2019 - 15th IEEE International Conference on Advanced Robotics and its Social Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARSO46408.2019.8948734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02304148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop MPC with Dense Visual SLAM - Stability through Reactive Stepping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew I. Comport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Oriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2019 - 36th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1397-1403, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stair Climbing Stabilization of the HRP-4 Humanoid Robot using Whole-body Admittance Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tempier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2019 - 36th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.277-283, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875387v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-friendly robust control design with task-space quadratic optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2019 - Robotics: Science and Systems XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Freiburg im Breisgau, Germany. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15607/RSS.2019.XV.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02301269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust humanoid control using a QP solver with integral gains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuharu Morisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.7472-7479, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8593417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct motor contagions during and after observation of actions by a humanoid co-worker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashesh Vasalya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2018 - 27th International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nanjing, China. pp.51-57, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliant Robot Motion Regulated via Proprioceptive Sensor Based Contact Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2018 - 18th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. pp.854-859, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2018.8624946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01895114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Observer for Humanoid Robot Pepper based on Tracking Joint Position Discrepancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN: Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nanjing, China. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01819692v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online eye-robot self-calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew I. Comport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMPAR: Simulation, Modeling, and Programming for Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.68-73, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMPAR.2018.8376273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a simple model for post-impact dynamics active compliance in humanoids falls with nonlinear optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Samy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Simulation, Modeling, and Programming for Autonomous Robots (SIMPAR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.62-67, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMPAR.2018.8376272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Walking Motions Based on Whole-Body Poses and QP Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamim Asfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2018 - 18th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. pp.510-515, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2018.8624913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-Efficient Learning of Soft Task Priorities Through Bayesian Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2018 - 18th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2018.8624974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02409162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based External Force/Moment Estimation For Humanoid Robots With No Torque Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mifsud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuharu Morisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018 - 35th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.3122-3129, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A circuit-breaker use-case operated by a humanoid in aircraft manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Anbarjafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE: Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Xi'an, China. pp.15-22, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COASE.2017.8256069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nut fastening with a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, BC, Canada. pp.6142-6148, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-predictive control in multi-contact based on stability polyhedrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2017 - 17th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. pp.631-636, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01624017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Walking over Rough Terrains by Nonlinear Predictive Control of the Floating-base Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.5017-5024, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481052v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking on Gravel with Soft Soles using Linear Inverted Pendulum Tracking and Reaction Force Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni de Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2017 - 17th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. pp.432-437, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Impact Adaptive Compliance for Humanoid Falls Using Predictive Control of a Reduced Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Samy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2017 - 17th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. pp.655-660, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569819v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Detection and Physical Interaction for Low Cost Personal Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Flacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN: Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01363954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual estimation of articulated objects configuration during manipulation with a humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bolotnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII: Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Taipei, Taiwan. pp.330-335, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SII.2017.8279234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QP-based Adaptive-Gains Compliance Control in Humanoid Falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Samy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapour, Singapore. pp.4762-4767, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365108v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of Catmull-Clark Subdivision Surfaces for Posture Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Brossette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.1608-1614, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability polygons reshaping and morphing for smooth multi-contact transitions and force control of humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2016 - 16th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.1037-1044, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Body Contact Force Sensing From Motion Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Hoa Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII: Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sapporo, Japan. pp.58-63, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SII.2016.7843975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop RGB-D SLAM Multi-Contact Control for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew I. Comport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sapporo, Japan. pp.51-57, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SII.2016.7843974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Motion Retargeting from Human to Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Fava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2016 - 16th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.1081-1086, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Walking Pattern Generation based on Model Preview Control of 3D COM Accelerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2016 - 16th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cancún, Mexico. pp.550-557, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349880v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking pattern generators designed for physical collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sherikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.1573-1578, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid walking with compliant soles using a deformation estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni de Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.1757-1762, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of walking ground reaction forces to changes in ground stiffness properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Chiovetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Giese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRob 2016 - 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Singapour, Singapore. pp.1313-1318, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual-based contacts estimation for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Flacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2016 - 16th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.409-415, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Reproducing Hand-Object Interactions Through Vision-Based Force Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Hoa Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Qammaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis A. Argyros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object Understanding for Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based Optimal Motion Planning for Deformable Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ko Ayusawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixchel Ramirez-Alpizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensuke Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARSO: Advanced Robotics and its Social Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARSO.2015.7428219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Force Sensing From Vision: Observing Hand-Object Interactions to Infer Manipulation Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Hoa Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Qammaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis A. Argyros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR: Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boston, MA, United States. pp.2810-2819, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2015.7298898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falls control using posture reshaping and active compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Samy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. pp.908-913, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2015.7363469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01345805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid posture generation on non-Euclidean manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Brossette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. pp.352-358, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2015.7363574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuously satisfying constraints with contact forces in trajectory optimization for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.3956-3961, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2015.7353934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01253539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A humanoid walking pattern generator for sole design optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni de Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2015 - 17th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2015.7251441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for humanoid embodiment with a BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.2882-2887, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01222969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo2 Project: Humanoid Robot Assistant and Companion for Everyday Life: I. Situation Assessment for Social Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC: Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Torino, Italy. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Human-Humanoid Carrying Using Vision and Haptic Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6906917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00950727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model preview control in multi-contact motion-application to a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.4030-4035, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6943129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical ladder climbing by the HRP-2 humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Brossette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.671-676, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward autonomous car driving by a humanoid robot: A sensor-based framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01247234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Non-Inclusive Contacts in Posture Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Brossette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.933-938, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation Assistance for a BCI-controlled Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Meilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew I. Comport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBER 2014 - 4th IEEE International Conference on Cyber Technology in Automation, Control and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, China. pp.246-251, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CYBER.2014.6917469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01222966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining 3D SLAM and visual tracking to reach and retrieve objects in daily-life indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Meilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew I. Comport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URAI: Ubiquitous Robots and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Kuala Lumpur, Malaysia. pp.600-604, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URAI.2014.7057501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01247142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-Cloud Multi-Contact Planning for Humanoids: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Brossette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAM: Robotics, Automation and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Manila, Philippines. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAM.2013.6758553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00863931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Humanoid Joint Haptic Table Carrying Task with Height Stabilization using Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6697019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00857659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using vision and haptic sensing for human-humanoid haptic joint actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAM: Robotics, Automation and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Manila, Philippines. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAM.2013.6758552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00908439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visio-haptic control for Human-Humanoid Cooperative Carrying Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFR: Human-Friendly Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01247143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Humanoid Robot Locomotion Capabilities in Virtual Disaster Response Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Osaka, Japan. pp.337-342, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00765817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask Humanoid Control with a Brain-Computer Interface: user experiment with HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hintermüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Slater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER: International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Québec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Humanoid Co-working in a Joint Table Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2012 - 4th International Conference of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Chengdu, China. pp.357-366, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34103-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Humanoid Haptic Joint Object Transportation Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.3633-3638, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00773401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dynamics Modeling of Free-Floating-Base Articulated Mechanisms and Applications to Humanoid Whole-Body Dynamics and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Osaka, Japan. pp.036-042, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00765815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Behavior of a Humanoid Robot in a Haptic Transportation Task with a Human Partner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ro-Man'2012: International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Université de Versaille, France. pp.962-967, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2012.6343874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00773403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering a robot with a brain-computer interface: impact of the video feedback on BCI performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.271-276, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2012.6343765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Evaluation of a Distance Function for Optimization-based Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Youngeun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young J. Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.1513-1518, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00778524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Humanoid Coworker in a Beam Transportation case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSJ: Conference of the Robotics Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sapporo Convention Center, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI Robotic Embodiment: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ori Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avi Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Malach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.314-319, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BioRob.2012.6290866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00778521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Humanoid Motion to Reproduce Human Leg Injuries and Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th annual conference of the Robotics Society of Japan (RSJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact acyclic motion planning for humanoid robotics and human avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHM'11: First international symposium on Digital Human Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Haptic Joint Actions: Is an Equal Control-Sharing Approach Possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI: Human System Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Keio University, Yokohama, Japan. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2011.5937377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Humanoid Multi-contact Dynamic Motions Using Optimization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating human leg impairments and disabilities in walking with humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO'11: IEEE International Conference on Robotics and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Phuket Island, Thailand. pp.2372-2377, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO.2011.6181653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Multi-Objective Controller to Synthesize Simulated Humanoid Robot Motion with Changing Contact Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.4414-4419, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00765820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Brain-Computer Interface to Steer a Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hintermüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Guger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO'11: International Conference on Robotics and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Phuket Island, Thailand. pp.192-197, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO.2011.6181284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM-based Static Posture Planning for a Humanoid Robot on Deformable Contact Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. pp.487-492, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00765818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Floatting Contact and Un-Modeled Effects for Multi-Contact Motion Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Stances Planning for Multiple Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2011: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai International Conference Center, Shanghai, China. pp.5246-5253, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2011.5980088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00777727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tactile Matrix for Whole-Body Humanoid Haptic Sensing and Safe Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO'11: International Conference on Robotics and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Phuket Island, Thailand. pp.1433-1438, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO.2011.6181491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Learning and Adaptive Impedance for Robot Control during Physical Interaction with Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gribovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.4326-4332, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2011.5980070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-humanoid haptic joint actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Haddadin; P. R. Giordano; A. Peer, May 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Discontinuities in Prioritized Tasks-Space Control Under Discrete Task Scheduling Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS'11: International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.3887-3892, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and instrumentation for position and torque control of a 4DOF force-feedback device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Abane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC'10: International Conference on Systems Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Istanbul, Turkey. pp.2052-2057, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2010.5641715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model for Synchronous Motion Imitation by Humans: The Mirror Controller Applied on Stepping Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Espiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.322-327, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2010.5686304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contacts stances planning for humanoid locomotion and manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSJ'10: 28th annual conference of the Robotics Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Motion Generation: Continuous Constraints and Contact Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th annual conference of the Robotics Society of Japan (RSJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Dynamic Multi-Contact Motions: 2D case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.014-020, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2010.5686836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach of generic solution for humanoid stepping over motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Arbulú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.474-479, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2010.5686345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Multi-Contact Inverse Problem for Multiple Humanoid Robots and Manipulated Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.008-013, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2010.5686317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00776649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast foot prints re-planning and motion generation during walking in physical human-humanoid interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.284-289, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NEWUOA to drive the autonomous visual modeling of an object by a Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIA: International Conference on Information and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zhuhai, China. pp.78-83, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICINFA.2009.5204897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Tasks Warping and Scheduling for Smooth Sequencing of Robotic Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1609-1614, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00733383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Field Guide for Humanoid Multicontacts Acyclic Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2009: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1165-1170, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00776642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast C1 proximity queries using support mapping of sphere-torus-patches bounding volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2009 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.483-488, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homotopy-based controller for physical human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN'09: 18th International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toyama International Conference Center, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2009.5326065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Time-Warping Tasks Scheduling for Smooth Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO'09: 9th IFAC Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nagaragawa Convention Center, Gifu, Japan. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00780896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Optimization of Robots, Application to HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFG'09 - 14th Belgian-French-German Conference on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motion in Cooperative Tasks: Moving Object Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO: International Conference on Robotics and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand. pp.1509-1514, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO.2009.4913224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching physical collaborative tasks: object-lifting case study with a humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gribovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.399-404, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning IPN-CP actuators and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM'09: International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Singapour, Singapore. pp.1016-1021, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2009.5229720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact planning for acyclic motion with tasks constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.435-440, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning collaborative manipulation tasks by demonstration using a haptic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gribovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2009 - 14th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining haptic sensing with safe physical interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuuji Kajita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yokoi Kazuhito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS'09: International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.231-236, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of a haptic interface for interactive simulation of minimally-invasive surgeries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM'09: Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Singapour, Singapore. pp.1336-1341, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2009.5229874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Steps Next-Best-View Algorithm for Autonomous 3D Object Modeling by a Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2009: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1159-1164, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homotopy switching model for dyad haptic interaction in physical collaborative tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC'09: World Haptics - 3rd Joint EuroHaptics conference and Symposium on Haptic Interfaces for Virtual Environment and Teleoperator Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Salt Lake City, Utah, United States. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2009.4810879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning contact supports for acyclic motion with task constraints and experiment on HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syroco'09: 9th Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nagaragawa Convention Center, Gifu, Japan. pp.155-160, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090909-4-JP-2010.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercontinental, multimodal, wide-range tele-cooperation using a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Louis, United States. pp.5635-5640, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid feet trajectory generation for the reduction of the dynamical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Balaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.454-458, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de séquence de tâches avec lissage des mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRNH'09: Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Algorithm for Collision Detection between Deformable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Nouicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISA: Conference on Intelligent Systems and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.311-312, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile generalized inverted kinematics implementation for collaborative working humanoid robots: the Stack of Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2009 - 14th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Optimization of Robotic Systems and Validation on HRP-2 Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSJ National Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an External Passive Shock-absorbing Mechanism for Walking Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.435-440, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2008.4755991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00536303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic acyclic motion from a planar contact-stance to another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Arbulú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Balaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS'08: International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.3440-3445, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2008.4650978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercontinental multimodal tele-cooperation using a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Peer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hirche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Buss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.405-411, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2008.4650829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures and models for humanoid robots in collaborative working environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo Ee Sian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Sakaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISR 2008 - 39th International Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Coex, South Korea. pp.354-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time (self)-collision avoidance task on a HRP-2 humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2008: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena Conference Center, Pasadena, CA, United States. pp.3200-3205, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Dynamic Simulator for Humanoid With Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tokyo, Japan. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00536321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Support Contact-Points for Acyclic Motions and Experiments on HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER'08: 11th International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Athens, Greece. pp.293-302, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00196-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of a heat transfer model for thermal feedback in virtual environmentss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2996-3001, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2008.4650687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure hunting for humanoids robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Virtual Painting on Real Objects: A Paradigm of Augmented Reality Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference, EuroHaptics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.776--785, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Contact-Support Planning for Acyclic Motion of Humanoids and Androids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISR'08: International Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Coex, South Korea. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Dynamic Simulator for Humanoid Robots with Deformable Soles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSJ: Conference of the Robotics Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00536316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HapCo: Real time simulation of interaction between deformable objects with haptic feedback for solving multiple friction contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Computer Graphics Theory and Applications (GRAPP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Funchal, Portugal. pp.55-61, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001095900550061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Haptic Interaction with Virtual Avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN'2008: 17th International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Munich, Germany. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2008.4600636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00536326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Interaction with Virtual Avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics'2008: 6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.630-639, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00536323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation dynamique interactive pour les robots humanoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1299/jsmermd.2013._2P1-A04_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00536324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HapCo: a real-time simulator with haptic device for problems with multiple contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can stochastic and periodic textures be visuo-haptically rendered ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Workshop on Haptic Audio Visual Environments and Games (HAVE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ottawa, Canada. pp.130--135, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2007.4371601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-Haptic Blending Applied to a Tele-Touch-Diagnosis Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI (14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beijing, China. pp.617--626, </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73335-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPN-CP actuators with improved fabrication process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robtotics and Biomimetics (ROBIO 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sanya, China. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Lifting Motion of Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Arisumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'07: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.2661-2667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00536325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction haptique et robotique humanoïde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an haptic Step-Guidance algorithm through a teaching 2D/3D path scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International workshop on Haptic Audio Visual Environments and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ottawa, Canada. pp.124--129, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2007.4371600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contact solver for surface-based haptic rendering between two interacting deformable objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chambéry, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Autonomous Object Reconstruction for Visual Search by the Humanoid Robot HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pittsburgh, United States. pp.151-158, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2007.4813862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of linear moving in-air ionic polymers actuators with design and motion simulation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/Smarts Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic simulator for humanoids using constraint-based method with static friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Arisumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohisa Hirukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO'06: International Conference on Robotics and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Kunming, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A touch rendering device in a virtual environment with kinesthetic and thermal feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pocheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference In Robotics and Automation (ICRA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Orlando, Florida, United States. pp.3923--3928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Collaborative haptic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tourbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Application (CCA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Munchen, Germany. pp.187--192, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2006.285890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MRI-compatible tactile display device based on IPN-CP pastille-shaped actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/Smarts Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, United States. pp.365--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic augmented reality taxonomy: haptic enhancing and enhanced haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.641--644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GJK for deformable object collision detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Hatab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Haptic Audio Visual Environments and their Applications (HAVE 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ottawa, Canada. pp.61-66, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2006.283805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Hierarchy Construction for Detecting Deformable Objects Collisions and Self-Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Hatab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Social Agents (CASA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Geneva, Switzerland. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion planning for whole body tasks by humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yisheng Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo Ee Sian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blazevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE International Conference on Mechatronics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Niagara Falls, ON, Canada. pp.1784-1789, </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMA.2005.1626830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal bilateral coupling teleoperator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robot and Intelligent Systems (IROS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edmonton, Alberta, Canada. pp.1301--1306, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2005.1545403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and simple way of integrating texture in virtual environments for haptic rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seattle, WA, United States. pp.755--760, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2005.1507493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture computer haptics from graphic texture mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS&amp;apos;05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New design methods and simulation of linear actuators using ionic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Biomimetics (ROBIO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Honk Kong, China. pp.438--443, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO.2005.246307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive haptic guidance plug-in for I-TOUCH : example through handwriting teaching simulation and 3D maze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pocheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Haptic Audio Visual Environments and their Applications (HAVE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ontario, Canada. pp.n.a., </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAVE.2005.1545651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $\mu$-Haptic, an inclusive haptic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechatronics and Automation (ICMA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Niagara Falls, Ontario, Canada. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode bilateral control and four channels scheme control comparison of a force reflecting master/slave teleoperator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mellouah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechatronics and Automation (ICMA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Niagara Falls, Ontario, Canada. pp.1660--1665, </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMA.2005.1626804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost motion platform for driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMA: International Conference on Machine Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, N/A, Japan. pp.271-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robustness Analysis of Master-Model Based controller for stabilizing delayed haptic interaction: An LMI Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Coimbra, Portugal. pp.1449-1455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical back-face culling for collision detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robots and Systems, 2002. IEEE/RSJ International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lausanne, Switzerland. pp.3036--3041, </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRDS.2002.1041734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauss' least constraints principle and rigid body simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Automation, 2002. Proceedings. ICRA'02. IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Washington, DC, United States. pp.517--522, </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1013411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABLE SHARED VIRTUAL ENVIRONMENT HAPTIC INTERACTION UNDER TIME-VARYING DELAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Methods and Models in Automation and Robotics (MMAR'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Poland. pp.1145--1150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTACT: Arbitrary in-between motions for collision detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robot and Human Interactive Communication, 2001. Proceedings. 10th IEEE International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Bordeaux and Paris, France. pp.106--111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-haptic feedback: can isometric input devices simulate force feedback?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR: Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, New Brunswick, NJ, United States. pp.83-90, </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2000.840369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic solution to the problem of collision detection for rigid polyhedral objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of IEEE Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, San Fransisco, CA, United States. pp. 3733 - 3738, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2000.845313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a knee brace for joint stress modulation -A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mecabio Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Dynamic Motions Under Continuous Constraints: Efficient Computation Using B-Splines and Taylor polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS'10: International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. IEEE/RSJ, pp.698-703, 2010, </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5649233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00781557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Planning for Acyclic Motion with Task Constraints and Experiment on HRP-2 Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. International Conference on Intelligent Robots and Systems, pp.416-417, 2009, </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5353971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Discrete Mission Schedule to Continuous Implicit Trajectory using Optimal Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPS'09: 19th International Conference on Automated Planning and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Thessaloniki, Greece. , 1, pp.366-369, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00780894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PHANTOM&reg; device with 6DOF force feedback display and sensing capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkatraghavan Gourishankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain. , 6th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications, LNCS (5024), pp.146-150, 2008, Haptics: Perception, Devices and Scenarios. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based thermal rendering in telepresence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain. , 6th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications, LNCS (5024), pp.820-825, 2008, Haptics: Perception, Devices and Scenarios. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A next-best-view algorithm for autonomous 3D object modeling by a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. 8th IEEE-RAS International Conference on Humanoid Robots, pp.333-338, 2008, </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2008.4756001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with a virtual tool on a real object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISA: Conference on Intelligent Systems and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. , pp.563-564, 2008, </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2953046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Eurohaptics 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n.a., pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Motion Planning and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambarish Goswami; Prahlad Vadakkepat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.1763-1804, 2018, 978-94-007-6047-9. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6046-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02154697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">多点接触動作計画・制御</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robot Control Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.632-635, 2017, 978-4-7649-0473-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Environment–Assisted Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kelly S. Hale; Kay M. Stanney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Virtual Environments: Design, Implementation, and Applications, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 43, CRC Press, pp.1109-1144, 2014, 9780429098710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Adaptive Control of Object-Oriented Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M. Wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive Multimodal Interactive Presence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.91-103, 2012, Springer Series on Touch and Haptic Systems, 978-1-4471-2753-6. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-2754-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Acyclic Motion Planning and Experiments on HRP-2 Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harada, Kensuke; Yoshida, Eiichi; Yokoi, Kazuhito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motion Planning for Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.161-179, 2010, 978-1-84996-219-3. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-220-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Active Polymer Actuators for Tactile Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bicchi, Antonio and Buss, Martin and Ernst, MarcO. and Peer, Angelika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sense of Touch and its Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-154, 2008, 978-3-540-79034-1. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79035-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multilevel Haptic Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sense of Touch and its Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, pp.207-224, 2008, Springer Tracts in Advanced Robotics, 978-3-540-79034-1. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79035-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of low-clearance motion platform for driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics for Safety, Security and Dependability in a New Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Fuchs et G. Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils et les modèles informatique des environnements virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de L'École des Mines de Paris, 28 p., 2006, Traité de Réalité Virtuelle, 3e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles pour le rendu haptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Fuchs et G. Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les outils et les modèles informatique des environnements virtuels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses de l'Ecole des Mines de Paris, 16 p., 2006, Traité de Réalité virtuelle, 3e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate systems into multi-modal display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pocheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D6-8 (Chapter 4), pp.1-18, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Immersens: Systems and Methods of Interaction, Report + Demonstrators, Deliverable D4.2.1 (Task 4.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Höver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saltarén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis, D5-3, Chap. 2 Final report on new haptic illusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis, D7-6, Chap. 4 Evaluation of Rigid Haptic Prototyping Demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pocheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat INTUITION IST-NMP-1-507248, WP1.A.2 State of the art and literature review on Virtual Reality over the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis, D7-4 Evaluation of haptic texture and pattern demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis, D7-5, Chap. 4 Rigid Haptic Prototyping Demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pocheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis, D7-3, Chap. 1 Haptic texture and pattern demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Citérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis, D5-8, Chap. 3 Modeling FrameWork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pocheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Touch Hapsis, D7-1, Chap. 4 Real time dynamic simulation of interaction between deformable bodies with haptic force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Bipedal Walking with Closed-Loop MPC: Adios Stabilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Scianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Kanehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147602v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Lexicographic Optimization for Prioritized Robot Control and Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04645551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Resolution for Multi-Level Constrained Dynamically Feasible Kinematic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-aware humanoid robot motion generation with a quadratic optimization controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance of Humanoid Robots in a Mix of Fixed and Sliding Multi-Contact Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop MPC with Dense Visual SLAM-Stability through Reactive Stepping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew I. Comport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Oriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active shock absorber control in humanoid robot falls with nonlinear optimization on a reduced dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Samy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot and task-space force control with quadratic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chappellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId823"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2ACE8414"/>
+    <w:nsid w:val="3DEA9CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kheddar-abderrahmane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9033-9742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068911890" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54369215" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001081325" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Lim&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kaneko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01096-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boillereaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550664" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04870123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Chaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Kawakami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahide Yoshiike" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3522765" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Hauser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Nell Watson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonbum Bae" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Bankston" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Behnke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01095-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844951v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorthioir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Kumagai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3521995" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;colas Figueroa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Tafur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3546168" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507008v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhou Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Cai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechao Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3519890" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zermane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moussafir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcan A Yan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3491412" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Medrano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106235" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chappellet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Murooka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3283497" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcan Yan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Pan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-024-00904-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3469816" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04824994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Pfeiffer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2024.2307467" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826141v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michelon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Granit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audoyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Bernardot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-084110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402088v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Dehio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3354614" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-04826140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Osawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Ogura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2024.105328" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangguo Yu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2023.3308108" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Huang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2023.103061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3234492" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3280807" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djeha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3286069" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02741682v5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuquan Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649231198558" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340547v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3145967" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3158433" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3167614" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yee Wong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Samadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Suleiman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3207699" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3066965" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055797" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170625v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bolotnikova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3084889" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3060728" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3077858" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491308v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuho Kinbara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Kageoka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Iida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99117-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490195v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3015180" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160461v6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2947907" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311154v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Joven Agravante" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sherikov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2914350" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02154974v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyarmane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vaillant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2876782" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02303117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Comport" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2019.2943395" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247118v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2752085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523752v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-017-0692-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914700v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashesh Vasalya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206698" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852576v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2855265" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paolillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2835515" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Hoa Pham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2760912" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21731" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781204v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Brossette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2830390" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01477362v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Audren" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2017.2786683" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356138v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kyriazis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis A. Argyros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2759736" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526033v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Magistris" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pajon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.05.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246357v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2542067" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155056v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aymerich-Franch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcc4.12188" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01925587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-017-0397-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155061v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Tidoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fusco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore M. Aglioti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2597863" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526014v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.05.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348410v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Ayusawa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2558190" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155094v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160407" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chr&#233;tien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2521373" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155091v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.09.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276931v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keith" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9546-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Borghesan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enea Scioni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bruyninckx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2015.2506119" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2015.1051432" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01058974v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2014.00020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079783v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2296332" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01589230v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Cohen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Mendelsohn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Malach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00191" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155303v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Harada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buschmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Atkeson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2014.2334973" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800829v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2013.01.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00783583v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guiatni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2012.2197862" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00777728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2012.686345" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784083v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003381" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784081v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterlik" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouicer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2011.41" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784095v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2772" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SSCK211-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Foissotte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843610002246" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784164v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mohellebi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2008.2004493" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798676v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khatib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2020345" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451346v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Ruland" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-009-0045-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798678v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benallegue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres.18.2.156" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798681v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Palaprat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Juger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cit&#233;rin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.61.8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342980v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.905336" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390485v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Verrelst" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vanderborght" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evrard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855308X305236" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269404v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2006.13" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342998v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palaprat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.09.012" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ16RK6K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947241v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O Ernst" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Drewing" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2128-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H69G8P3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515626v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024106504729" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/313FB25DF86FEAE5BA69AE8AA8EFADD131085BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390356v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Redon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.t01-1-00587" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05523444v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldi Saber-riadh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM65671.2025.11293545" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755684v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiting Hong" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Teles de Castro E Costa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826151v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII58957.2024.10417367" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766195v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731316" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274876v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577923v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8715-3_28" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317927v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Silvia C&#238;rcu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN57019.2023.10309353" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745639v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiyasu Domae" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Furukawa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO58561.2023.10354795" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453954v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Kase" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708761" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843147v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyuan Sun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Limon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Singh" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.9999740" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708634v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Baradaran Birjandi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddadin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981233" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694798v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN53752.2022.9900626" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717590v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Miguel Orozco Soto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ibarra-Zannatha" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49997.2022.9926663" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919367v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF49454.2021.9382685" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973947v3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561678" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04429617v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559722v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71151-1_23" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390633v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisoku Kuroiwa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659359" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615390v3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223519" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970830v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sakurada" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413278" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060786v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Simone" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794006" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02304148v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ito" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO46408.2019.8948734" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875387v7" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794348" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02301269v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15607/RSS.2019.XV.032" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746095v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460809" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565060v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Anbarjafari" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COASE.2017.8256069" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819774v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525641" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845489v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593417" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01819692v3" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525774" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01895114v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2018.8624946" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883715v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2018.8376273" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131958v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grimm" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Asfour" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2018.8624913" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131379v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Samy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2018.8376272" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02409162v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Su" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2018.8624974" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189053v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206515" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481052v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206385" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624017v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246938" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01363954v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Flacco" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569819v3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246942" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576516v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246909" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646158v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2017.8279234" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365108v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989553" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546332v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803308" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275693v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487300" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256512v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803399" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372531v2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bufort" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2016.7843975" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274791v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487296" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278856v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487319" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568048v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2016.7843974" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414986v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Fava" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803405" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349880v5" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803329" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740865v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chiovetto" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Monaghan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Giese" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523813" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222969v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139592" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372238v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Qammaz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356136v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2015.7298898" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345805v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363469" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255803v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Ramirez-Alpizar" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO.2015.7428219" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265418v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duchemin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363574" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253539v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353934" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278857v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2015.7251441" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950727v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bussy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906917" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256511v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943129" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247234v2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041400" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276934v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041435" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016319v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942671" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222966v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meilland" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917469" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247142v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2014.7057501" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00863931v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAM.2013.6758553" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857659v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697019" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00908439v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAM.2013.6758552" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247143v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00778521v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lengagne" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290866" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808349v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765817v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651541" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781275v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hinterm&#252;ller" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Guger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Slater" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781265v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34103-8_36" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00773401v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385921" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765815v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651496" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00773403v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2012.6343874" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00778524v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Youngeun" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young J. Kim" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385741" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781528v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2012.6343765" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649287v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094706" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798682v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935650v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781550v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2011.5937377" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798684v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781531v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2011.6181653" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765818v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100848" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781546v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765820v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094483" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781526v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2011.6181284" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00777727v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980088" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781537v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Billard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2011.6181491" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798686v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781272v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gribovskaya" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980070" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00776649v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686317" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798694v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Abane" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2010.5641715" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567736v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benall&#232;gue" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686304" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935634v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathieu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800868v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781554v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686836" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781556v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Arbul&#250;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686345" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800919v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammy" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106491" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798824v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796736v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935184v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507141v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379563" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567680v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICINFA.2009.5204897" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00776642v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152353" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00733383v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354282" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796369v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152722" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796730v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2009.5326065" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00780896v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836312v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796737v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2009.5229720" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796734v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.4913224" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796725v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calinon" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379513" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796364v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354371" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796360v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Battaglia" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuuji Kajita" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yokoi Kazuhito" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354141" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796370v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390587v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152350" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798700v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2009.5229874" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796731v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810879" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796727v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090909-4-JP-2010.00028" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113715v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schauss" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354412" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796738v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pierro" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balaguer" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379542" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536303v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony David" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2008.4755991" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798818v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650978" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798823v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Peer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hirche" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Weber" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Krause" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buss" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650829" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798785v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Ee Sian" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sakaguchi" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798791v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543698" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800956v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Larlus" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782710v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bayart" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_99" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KHQL849Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536321v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798815v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garsault" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00196-3_35" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B87EC8D564EC77B6434823C45664A8C6640AEF96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798799v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650687" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342986v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Talbi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001095900550061" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536316v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798784v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536326v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2008.4600636" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536323v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_80" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536324v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsmermd.2013._2P1-A04_1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548676v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagarde" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saidi" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813862" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492449v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342950v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Mercier" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2007.4371601" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536325v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Arisumi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342904v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73335-5" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342910v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342905v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2007.4371600" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182744v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342947v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342912v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssier" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108228v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirukawa" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342913v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pocheville" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342996v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tourbah" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguy" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2006.285890" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342906v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342911v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342935v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hatab" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2006.283805" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342934v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559194v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisheng Guan" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2005.1626830" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342953v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507493" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342952v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342919v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2005.1545403" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342914v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrot" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2005.246307" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342907v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2005.1545651" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342918v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342926v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mellouah" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2005.1626804" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874119v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879119v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147674v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Redon" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041734" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147672v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013411" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702168v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147668v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844954v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coiffet" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2000.840369" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147663v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.845313" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054171v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781557v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649233" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796366v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5353971" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00780894v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798805v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatraghavan Gourishankar" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_16" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6QV3VQ0S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798803v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_103" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D4Q960J5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798770v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2008.4756001" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798820v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2953046" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343098v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02154697v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6046-2_32" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155348v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155341v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Chellali" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800795v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Endo" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Wing" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2754-3_6" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800801v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-220-9_6" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S23BZSL2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155316v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79035-8_10" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2439A811A779DA439B7CDA3CA9696D943106EC2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800813v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-540-79035-8_7" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79035-8_7" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6M4SB583-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348107v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348104v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342961v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342984v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342933v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#246;ver" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferre" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saltar&#233;n" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cobos" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreno" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342951v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342949v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342983v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342903v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342995v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342948v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342985v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342954v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147602v4" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Scianca" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04645551v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896719v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446116v2" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297879v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883725v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590677v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495662v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kheddar-abderrahmane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9033-9742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068911890" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54369215" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001081325" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boillereaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Camp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3550664" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04870123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lef&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Chaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Kawakami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahide Yoshiike" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3522765" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844951v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorthioir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dallard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Lim&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Kumagai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3521995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Hauser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Nell Watson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonbum Bae" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Bankston" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Behnke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01095-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;colas Figueroa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Tafur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3546168" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhou Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Cai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechao Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3519890" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kaneko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01096-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Medrano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106235" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04824994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Pfeiffer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2024.2307467" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michelon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Granit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audoyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Bernardot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-084110" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402088v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zermane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Dehio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3354614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcan Yan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Pan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-024-00904-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3469816" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chappellet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Murooka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3283497" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-04826140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Osawa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Ogura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2024.105328" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangguo Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2023.3308108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moussafir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcan A Yan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3491412" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Huang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2023.103061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3280807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djeha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3286069" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3234492" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02741682v5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuquan Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649231198558" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340547v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3145967" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3158433" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3167614" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yee Wong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Samadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Suleiman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3207699" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3066965" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055797" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170625v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bolotnikova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3084889" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3060728" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491308v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuho Kinbara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Kageoka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Iida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99117-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3077858" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490195v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3015180" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160461v6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2947907" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311154v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Joven Agravante" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sherikov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2914350" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02303117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Comport" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2019.2943395" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02154974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyarmane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vaillant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2876782" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852576v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2855265" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paolillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2835515" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashesh Vasalya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206698" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523752v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-017-0692-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Hoa Pham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2760912" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485736v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21731" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Brossette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2830390" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01477362v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Audren" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2017.2786683" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356138v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kyriazis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis A. Argyros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2759736" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247118v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2752085" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2542067" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aymerich-Franch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcc4.12188" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01925587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-017-0397-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Tidoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fusco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore M. Aglioti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2597863" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526014v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Magistris" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.05.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526033v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pajon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.05.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160407" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keith" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9546-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155091v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.09.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chr&#233;tien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2521373" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155096v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Borghesan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enea Scioni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bruyninckx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2015.2506119" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Ayusawa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2558190" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2015.1051432" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01058974v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2014.00020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079783v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2296332" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01589230v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Cohen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Mendelsohn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Malach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00191" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155303v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Harada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buschmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Atkeson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2014.2334973" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00783583v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guiatni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2012.2197862" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2013.01.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00777728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2012.686345" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784081v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterlik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouicer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2011.41" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784083v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003381" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784095v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2772" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SSCK211-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Foissotte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843610002246" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Ruland" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-009-0045-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798678v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benallegue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres.18.2.156" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798676v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khatib" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2020345" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784164v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mohellebi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2008.2004493" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798681v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Palaprat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Juger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cit&#233;rin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.61.8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342980v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.905336" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390485v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Verrelst" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vanderborght" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evrard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855308X305236" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342998v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palaprat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.09.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ16RK6K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269404v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2006.13" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947241v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O Ernst" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Drewing" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2128-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H69G8P3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515626v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024106504729" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/313FB25DF86FEAE5BA69AE8AA8EFADD131085BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390356v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Redon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.t01-1-00587" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05523444v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldi Saber-riadh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM65671.2025.11293545" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826151v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII58957.2024.10417367" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiting Hong" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731316" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755684v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Teles de Castro E Costa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274876v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577923v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8715-3_28" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317927v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Silvia C&#238;rcu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN57019.2023.10309353" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745639v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiyasu Domae" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Furukawa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO58561.2023.10354795" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843147v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyuan Sun" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Limon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Singh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.9999740" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708634v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Baradaran Birjandi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddadin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981233" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694798v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN53752.2022.9900626" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717590v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Miguel Orozco Soto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ibarra-Zannatha" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49997.2022.9926663" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453954v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Kase" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708761" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973947v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561678" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04429617v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559722v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71151-1_23" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390633v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisoku Kuroiwa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659359" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919367v3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF49454.2021.9382685" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970830v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sakurada" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413278" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615390v3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223519" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02304148v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ito" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO46408.2019.8948734" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060786v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Simone" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794006" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875387v7" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794348" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02301269v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15607/RSS.2019.XV.032" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845489v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593417" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819774v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525641" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01895114v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2018.8624946" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01819692v3" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525774" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883715v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2018.8376273" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131379v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Samy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2018.8376272" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131958v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grimm" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Asfour" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2018.8624913" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02409162v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Su" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2018.8624974" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746095v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460809" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565060v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Anbarjafari" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COASE.2017.8256069" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189053v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206515" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624017v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246938" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481052v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206385" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576516v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246909" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569819v3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246942" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01363954v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Flacco" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646158v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2017.8279234" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365108v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989553" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275693v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487300" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256512v2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803399" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372531v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bufort" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2016.7843975" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568048v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2016.7843974" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414986v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Fava" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803405" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349880v5" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803329" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274791v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487296" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278856v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487319" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740865v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chiovetto" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Monaghan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Giese" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523813" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546332v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803308" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372238v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Qammaz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255803v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Ramirez-Alpizar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO.2015.7428219" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356136v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2015.7298898" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345805v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363469" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265418v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duchemin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363574" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253539v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353934" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278857v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2015.7251441" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222969v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139592" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950727v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bussy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906917" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256511v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943129" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276934v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041435" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247234v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041400" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016319v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942671" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222966v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meilland" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917469" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247142v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2014.7057501" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00863931v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAM.2013.6758553" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857659v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697019" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00908439v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAM.2013.6758552" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247143v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765817v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651541" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781275v2" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hinterm&#252;ller" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Guger" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Slater" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781265v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34103-8_36" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00773401v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385921" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765815v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651496" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00773403v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2012.6343874" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781528v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2012.6343765" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00778524v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Youngeun" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lengagne" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young J. Kim" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385741" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808349v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00778521v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290866" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935650v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798682v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781550v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2011.5937377" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798684v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781531v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2011.6181653" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765820v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094483" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781526v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2011.6181284" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765818v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100848" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781546v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00777727v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980088" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781537v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Billard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2011.6181491" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781272v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gribovskaya" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980070" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798686v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649287v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094706" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798694v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Abane" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2010.5641715" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567736v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benall&#232;gue" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686304" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800868v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935634v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathieu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781554v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686836" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781556v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Arbul&#250;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686345" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00776649v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686317" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507141v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379563" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567680v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICINFA.2009.5204897" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00733383v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354282" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00776642v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152353" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796369v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152722" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796730v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2009.5326065" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00780896v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836312v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796734v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.4913224" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796725v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calinon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379513" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796737v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2009.5229720" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796364v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354371" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796370v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796360v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Battaglia" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuuji Kajita" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yokoi Kazuhito" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354141" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798700v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2009.5229874" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390587v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152350" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796731v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810879" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796727v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090909-4-JP-2010.00028" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113715v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schauss" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354412" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796738v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pierro" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balaguer" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379542" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798824v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800919v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammy" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106491" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796736v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935184v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536303v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony David" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2008.4755991" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798818v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650978" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798823v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Peer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hirche" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Weber" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Krause" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buss" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650829" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798785v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Ee Sian" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sakaguchi" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798791v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543698" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536321v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798815v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garsault" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00196-3_35" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B87EC8D564EC77B6434823C45664A8C6640AEF96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798799v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650687" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800956v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Larlus" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782710v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bayart" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_99" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KHQL849Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798784v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536316v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342986v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Talbi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001095900550061" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536326v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2008.4600636" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536323v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_80" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536324v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsmermd.2013._2P1-A04_1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492449v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342950v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Mercier" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2007.4371601" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342904v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73335-5" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342910v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00536325v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Arisumi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182744v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342905v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2007.4371600" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342947v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548676v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagarde" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saidi" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813862" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342912v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssier" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108228v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirukawa" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342913v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pocheville" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342996v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tourbah" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguy" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2006.285890" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342911v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342906v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342935v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hatab" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2006.283805" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342934v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559194v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisheng Guan" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2005.1626830" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342919v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2005.1545403" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342953v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507493" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342952v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342914v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrot" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2005.246307" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342907v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAVE.2005.1545651" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342918v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342926v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mellouah" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2005.1626804" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874119v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879119v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147674v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Redon" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041734" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147672v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013411" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702168v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147668v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844954v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coiffet" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2000.840369" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147663v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.845313" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054171v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00781557v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649233" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796366v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5353971" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00780894v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798805v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatraghavan Gourishankar" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_16" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6QV3VQ0S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798803v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_103" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D4Q960J5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798770v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2008.4756001" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798820v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2953046" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343098v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02154697v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6046-2_32" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155348v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155341v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Chellali" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800795v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Endo" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Wing" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2754-3_6" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800801v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-220-9_6" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S23BZSL2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800813v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-540-79035-8_7" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79035-8_7" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6M4SB583-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155316v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79035-8_10" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2439A811A779DA439B7CDA3CA9696D943106EC2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342961v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348107v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348104v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342984v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342933v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#246;ver" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferre" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saltar&#233;n" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cobos" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreno" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342949v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342983v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342903v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342951v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342985v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342948v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342954v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342995v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147602v4" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Scianca" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04645551v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896719v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446116v2" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297879v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883725v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590677v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495662v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>