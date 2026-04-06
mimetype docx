--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -760,165 +760,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04890856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir les mobilisations habitantes pour que la ville se fasse avec eux</w:t>
+                <w:t xml:space="preserve">Participatory Online and Offline Tools in Urban Renewal Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prendre en compte la parole et les pratiques habitantes dans les projets urbains. Perspectives France-Brésil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR Co Polis / A. Deboulet, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Creating Spaces of Intercultural Participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universitat Dortmund, Mar 2019, Dortmund, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890551v1</w:t>
+                <w:t xml:space="preserve">hal-04886361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory Online and Offline Tools in Urban Renewal Projects</w:t>
+                <w:t xml:space="preserve">Soutenir les mobilisations habitantes pour que la ville se fasse avec eux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creating Spaces of Intercultural Participation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universitat Dortmund, Mar 2019, Dortmund, Allemagne, Germany</w:t>
+              <w:t xml:space="preserve">Prendre en compte la parole et les pratiques habitantes dans les projets urbains. Perspectives France-Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Co Polis / A. Deboulet, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886361v1</w:t>
+                <w:t xml:space="preserve">hal-04890551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire valoir le &amp;quot;droit à habiter&amp;quot; dans la ville intelligente et durable</w:t>
               </w:r>
@@ -2692,51 +2692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Mamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dupret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028251v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890650v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hodd&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04883506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunnight Carvalho-Kebede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoffert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Tourdonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.560" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacoste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;treau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Dousson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Mamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dupret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028251v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890650v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hodd&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04883506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunnight Carvalho-Kebede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoffert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Tourdonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.560" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacoste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;treau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Dousson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>