--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -320,178 +320,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ventilation naturelle pour le confort d’été dans les bureaux - pratiques et représentations des usagers</w:t>
+                <w:t xml:space="preserve">Pédagogie et recherche en soutien aux initiatives habitantes : tensions et ajustements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainier Hoddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Batifrais : Bâtir ou rénover frais sans climatiser c’est possible!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Envirobat BDM, Sep 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire Lieux et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028251v1</w:t>
+                <w:t xml:space="preserve">hal-04890650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie et recherche en soutien aux initiatives habitantes : tensions et ajustements</w:t>
+                <w:t xml:space="preserve">La ventilation naturelle pour le confort d’été dans les bureaux - pratiques et représentations des usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainier Hoddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Lieux et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Batifrais : Bâtir ou rénover frais sans climatiser c’est possible!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Envirobat BDM, Sep 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890650v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies citoyennes et mobilisations urbaines</w:t>
               </w:r>
@@ -1036,191 +1036,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et pédagogie en soutien aux initiatives habitantes : tensions et ajustements</w:t>
+                <w:t xml:space="preserve">La recherche en architecture au service de la collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainier Hoddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contradictions urbaines : recherches citoyennes, état des lieux et perspectives, colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavue, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque international Contradictions urbaines, Recherches citoyennes, état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAVUE, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886493v1</w:t>
+                <w:t xml:space="preserve">hal-04890661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en architecture au service de la collaboration</w:t>
+                <w:t xml:space="preserve">Recherche et pédagogie en soutien aux initiatives habitantes : tensions et ajustements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainier Hoddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Contradictions urbaines, Recherches citoyennes, état des lieux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAVUE, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Contradictions urbaines : recherches citoyennes, état des lieux et perspectives, colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavue, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890661v1</w:t>
+                <w:t xml:space="preserve">hal-04886493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction / Mobiliser et fédérer sur un projet collectif : le cas de la fabrique de la ville</w:t>
               </w:r>
@@ -1600,596 +1600,596 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04704983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balade urbaine de Montpellier Centre à La Mosson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Métreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cheyns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utopie située. Expérimentation à partir d’une situation pédagogique en école d’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hoffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/kairos.560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04704972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face au renouvellement urbain. Retour sur dix ans de recherche coopérative dans le centre-ville de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Deboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04704970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mécanique de rue : vertus cachées d’une économie populaire dénigrée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abou Ndiaye</w:t>
+                <w:t xml:space="preserve">Grand débat, sourde oreille ? La parole déniée des quartiers populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainier Hoddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Deboulet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04704977v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04704978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand débat, sourde oreille ? La parole déniée des quartiers populaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainier Hoddé</w:t>
+                <w:t xml:space="preserve">La mécanique de rue : vertus cachées d’une économie populaire dénigrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Leclercq</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Deboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...66 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Delage</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04875657v1</w:t>
+                <w:t xml:space="preserve">halshs-04704977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2327,51 +2327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des solutions architecturales pour regrouper les constructions agricoles : le cas de la commune de Montpeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hoffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2692,51 +2692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Mamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dupret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028251v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890650v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hodd&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04883506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunnight Carvalho-Kebede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoffert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Tourdonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.560" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacoste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;treau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Dousson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Mamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dupret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hodd&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04883506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunnight Carvalho-Kebede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;treau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoffert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Tourdonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.560" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacoste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Ndiaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Dousson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>