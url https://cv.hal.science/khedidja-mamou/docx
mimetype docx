--- v2 (2026-04-30)
+++ v3 (2026-05-31)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1118,336 +1118,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et pédagogie en soutien aux initiatives habitantes : tensions et ajustements</w:t>
+                <w:t xml:space="preserve">Introduction / Mobiliser et fédérer sur un projet collectif : le cas de la fabrique de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rainier Hoddé</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Deboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contradictions urbaines : recherches citoyennes, état des lieux et perspectives, colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavue, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Lieux et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, PAris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886493v1</w:t>
+                <w:t xml:space="preserve">hal-05060153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction / Mobiliser et fédérer sur un projet collectif : le cas de la fabrique de la ville</w:t>
+                <w:t xml:space="preserve">L’habitat participatif et les modes d’habiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieux et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, PAris, France</w:t>
+              <w:t xml:space="preserve">Table ronde au Gazette café.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060153v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat participatif et les modes d’habiter</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Se représenter le projet urbain : les habitants et les supports visuels participatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres doctorales en architecture.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PROJECT[s] – Laboratoire de l’ENSA et ENSA-M – École Nationale Supérieure d’Architecture de Marseille, Sep 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1457,840 +1375,840 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Solidarités post Covid-19 ». Mettre en réseau et pérenniser des dynamiques de solidarités dans les Yvelines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunnight Carvalho-Kebede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Abbé Pierre. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(collectif) La citoyenneté urbaine, formes d’engagement et enjeux de solidarité. Rapport final dans le cadre du programme de recherche : Renouveler les pratiques de conception du projet urbain. Favoriser l’écoute et la coopération entre les professionnels de la ville, les associations et les citoyens en Île-de-France, 2008-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PICRI "Partenariats Institutions - Citoyens pour la Recherche et l'Innovation", Conseil Régional d'Ile de France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04704983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-04704983v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utopie située. Expérimentation à partir d’une situation pédagogique en école d’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hoffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/kairos.560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04704972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face au renouvellement urbain. Retour sur dix ans de recherche coopérative dans le centre-ville de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Deboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04704970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mécanique de rue : vertus cachées d’une économie populaire dénigrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Deboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04704977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand débat, sourde oreille ? La parole déniée des quartiers populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainier Hoddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04704978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balade urbaine de Montpellier Centre à La Mosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Métreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cheyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875657v1</w:t>
-              </w:r>
-[...432 lines deleted...]
-                <w:t xml:space="preserve">halshs-04704977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation et innovation sociale dans la fabrique de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert Dousson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'Espérou, 2020, 9782491253011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04704969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2300,124 +2218,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des solutions architecturales pour regrouper les constructions agricoles : le cas de la commune de Montpeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hoffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et agriculture : innovations architecturales, urbaines et territoriales : séminaire INRA-SUPAGRO, LIFAM-ENSAM 20 juin 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04704974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2427,125 +2345,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expertise citoyenne se construit : le premier projet de rénovation urbaine co-produit. La Coudraie, Poissy, Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Deboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Mamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dir. A. Deboulet, H. Nez, Savoirs citoyens et démocratie participative dans les questions urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04704982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2692,51 +2610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Mamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dupret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hodd&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04883506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunnight Carvalho-Kebede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;treau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoffert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Tourdonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.560" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacoste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Ndiaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Dousson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Mamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dupret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hodd&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04883506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunnight Carvalho-Kebede" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoffert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Tourdonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.560" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacoste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Ndiaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;treau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Dousson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>