--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -66,7559 +66,7542 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (143)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (144)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloration and bubble distribution in ruby fibers grown by the micro-pulling down technique</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Analysis on Bubble Behavior in sapphire Rods grown by Micro-Pulling-Down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faiza Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laura Wollesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2026.114905⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 197, pp.117547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2025.113933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592702v1</w:t>
+                <w:t xml:space="preserve">hal-05592689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro pulling down melt solidification of Co-doped Al2O3-YAG binary and Al2O3-YAG-ZrO2 ternary eutectics systems and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coloration and bubble distribution in ruby fibers grown by the micro-pulling down technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wollesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Labor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Xu</w:t>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guyot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hiroaki Takeda</w:t>
+                <w:t xml:space="preserve">Denis Guignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117776⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 51, pp.114905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2026.114905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05592750v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Ce-Mg codoped GAGG garnet single crystal fibers grown by micropulling down (µ-PD) technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro pulling down melt solidification of Co-doped Al2O3-YAG binary and Al2O3-YAG-ZrO2 ternary eutectics systems and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerii Kononets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
+                <w:t xml:space="preserve">Anne Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlo Mai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Roux</w:t>
+                <w:t xml:space="preserve">Hiroaki Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 169 (4), pp.117547. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117547⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 171, pp.117776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368914v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er3+-doped (Lu,Y,Sc)2O3 mixed sesquioxide crystal fiber: Fabrication and spectroscopic characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Up‐Conversion Luminescence and Optical Temperature Sensing Properties of Er,Yb Co‐Doped Al 2 O 3 ‐YAG Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyuan Jiang</w:t>
+                <w:t xml:space="preserve">Zhe Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jiawei Zhang</w:t>
+                <w:t xml:space="preserve">Jun Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117595⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 109 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.70684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388033v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of graphite and alumina ceramic thermal insulation on the growth of undoped sapphire plates by micro-pulling down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wollesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Labor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 195, pp.113846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.materresbull.2025.113846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up‐Conversion Luminescence and Optical Temperature Sensing Properties of Er,Yb Co‐Doped Al 2 O 3 ‐YAG Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jie Xu</w:t>
+                <w:t xml:space="preserve">Ultrafast Ce-Mg codoped GAGG garnet single crystal fibers grown by micropulling down (µ-PD) technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerii Kononets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jun Yu</w:t>
+                <w:t xml:space="preserve">Louis Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.70684⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169 (4), pp.117547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05586993v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped mode-locked Yb:YScO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Er3+-doped (Lu,Y,Sc)2O3 mixed sesquioxide crystal fiber: Fabrication and spectroscopic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longxin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyong Liang</w:t>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengxin Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chuang Yang</w:t>
+                <w:t xml:space="preserve">Jiawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.549309⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169, pp.117595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996668v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Yb-doped CALYSO single crystal fiber as a laser medium for ultrashort laser operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zebin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebin Wang</w:t>
+                <w:t xml:space="preserve">Xinyu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyu Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jian Liu</w:t>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahua Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 285, pp.121311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2025.121311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388113v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in fast-timing Ce-doped garnet scintillators by complex codoping with divalent cations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Tkachenko</w:t>
+                <w:t xml:space="preserve">Er:YScO3 mixed sesquioxide crystal fibers grown by the LHPG technique and optical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2024.113283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286, pp.121360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2025.121360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872594v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Zr4+ and Hf4+ co-doping on luminescence and scintillation properties of LuYAG:Pr3+ single crystals grown by micro-pulling-down technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaodong Xu</w:t>
+                <w:t xml:space="preserve">Fabrication and spectroscopy of a high-entropy mixed sesquioxide (Er 0.2 Lu 0.2 Y 0.2 Sc 0.2 Gd 0.2 ) 2 O 3 crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jre.2024.02.012⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.563791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749574v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble distribution in shaped sapphire grown from molybdenum crucibles using the micro-pulling down technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Guignier</w:t>
+                <w:t xml:space="preserve">Progress in fast-timing Ce-doped garnet scintillators by complex codoping with divalent cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sidletskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gerasymov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kurtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Viahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tkachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CE01077A⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.113283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2024.113283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872582v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth doped Bi4Ge3O12 crystals: Advances in growth techniques and luminescence properties for laser applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Potential of Yb-doped CALYSO single crystal fiber as a laser medium for ultrashort laser operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zebin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jun Xu</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahua Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2025.131730⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 285, pp.121311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2025.121311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157750v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent photoluminescence spectroscopy of Ce3+-doped LuAG garnet material: A comparative study of bulky single-crystal and nanoscale powder</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diode-pumped mode-locked Yb:YScO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.07.240⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.7508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.549309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181148v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er:YScO3 mixed sesquioxide crystal fibers grown by the LHPG technique and optical characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peng Liu</w:t>
+                <w:t xml:space="preserve">Effects of Zr4+ and Hf4+ co-doping on luminescence and scintillation properties of LuYAG:Pr3+ single crystals grown by micro-pulling-down technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufeng Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunyun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2025.121360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (4), pp.701-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jre.2024.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157762v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and spectroscopy of a high-entropy mixed sesquioxide (Er 0.2 Lu 0.2 Y 0.2 Sc 0.2 Gd 0.2 ) 2 O 3 crystal fiber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rare-earth doped Bi4Ge3O12 crystals: Advances in growth techniques and luminescence properties for laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jun Zhang</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.563791⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 583, pp.131730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2025.131730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157780v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Yb-doped CALYSO single crystal fiber as a laser medium for ultrashort laser operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dahua Zhou</w:t>
+                <w:t xml:space="preserve">Bubble distribution in shaped sapphire grown from molybdenum crucibles using the micro-pulling down technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wollesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Labor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2025.121311⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (4), pp.497-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CE01077A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110684v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pr3+ co-doping on the luminescent properties of CGA:2 at.% Ho single crystal fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jian Liu</w:t>
+                <w:t xml:space="preserve">Temperature-dependent photoluminescence spectroscopy of Ce3+-doped LuAG garnet material: A comparative study of bulky single-crystal and nanoscale powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rafik Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Guerbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Derbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanyan Xue</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zohra Akhrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.116000⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.07.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388079v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and Characterization of Yb: CALYGLO Crystal for Ultrashort Pulse Laser Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of Pr3+ co-doping on the luminescent properties of CGA:2 at.% Ho single crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peng Liu</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Ma</w:t>
+                <w:t xml:space="preserve">Chong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (2), pp.120. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.116000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst14020120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.116000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499932v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable and mode-locked Tm,Ho:GdScO 3 laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Enhanced 2.8 μm emission of Ho,Pr:CaYAlO4 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zebin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingsong Song</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yinyin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.514957⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152, pp.115407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749594v1</w:t>
+                <w:t xml:space="preserve">hal-04693355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb:CALYO shaped crystal fibers: Growth and spectroscopic characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jun Guo</w:t>
+                <w:t xml:space="preserve">Spectroscopy and Kerr-lens mode-locked operation of Yb:GdScO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenxin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115206⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (9), pp.16065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.521962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552825v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact detector system for simultaneous measurements of the light yield non-linearity and timing properties of scintillators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+                <w:t xml:space="preserve">Growth and Characterization of Yb: CALYGLO Crystal for Ultrashort Pulse Laser Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zebin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-57186-9⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst14020120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291310v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal radiation effect on semiconductor β-Ga2O3 crystals grown by the VB Method and anisotropic thermal stress</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tunable and mode-locked Tm,Ho:GdScO 3 laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinyin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2024.127910⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (8), pp.2145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.514957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745726v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Luminescence Properties of Er3+, Tm3+ and Ho3+ Doped Bi4ge3o12 Rod-Type Crystal Fibers for the Laser Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Yb:CALYO shaped crystal fibers: Growth and spectroscopic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zebin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xiaodong Xu</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.120238⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.115206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298112v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and vibrational properties of (Gd0.7Lu0.3)3Al5O12 cubic garnet synthesized with different aluminium sources via co-precipitation method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Lanez</w:t>
+                <w:t xml:space="preserve">Influence of Pr3+ co-doping on the luminescent properties of CGA:2 at.% Ho single crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12034-024-03194-4⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.116000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.116000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606251v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pr3+ co-doping on the luminescent properties of CGA:2 at.% Ho single crystal fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chong Xu</w:t>
+                <w:t xml:space="preserve">A compact detector system for simultaneous measurements of the light yield non-linearity and timing properties of scintillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chavdar Dutsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krasimir Mitev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.116000⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, 6960 (19 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-57186-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732337v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced 2.8 μm emission of Ho,Pr:CaYAlO4 crystal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal radiation effect on semiconductor β-Ga2O3 crystals grown by the VB Method and anisotropic thermal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Chayab Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Lasloudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zermout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 648, pp.127910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2024.127910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693355v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy and Kerr-lens mode-locked operation of Yb:GdScO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qingsong Song</w:t>
+                <w:t xml:space="preserve">Revisiting the Luminescence Properties of Er3+, Tm3+ and Ho3+ Doped Bi4ge3o12 Rod-Type Crystal Fibers for the Laser Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.521962⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 266, pp.120238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.120238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606260v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, polarized spectroscopy and high-performance laser operation of a novel mixed Tm:CaY0.9Lu0.1AlO4 crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jun Guo</w:t>
+                <w:t xml:space="preserve">Structural and vibrational properties of (Gd0.7Lu0.3)3Al5O12 cubic garnet synthesized with different aluminium sources via co-precipitation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Lanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kezzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Derbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Lanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.120100⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (2), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12034-024-03194-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261546v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence properties of Pr3+ doped Bi4Ge3O12 crystal fibers grown by the micro-pulling down technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Growth, spectroscopy and CW laser operation of Ho3+ doped CaY0.9Gd0.1AlO4 single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 260, pp.119882. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.119882⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 255, pp.119594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2022.119594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298671v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr-doped Al 2 O 3 –YAG binary and Al 2 O 3 –YAG–ZrO 2 ternary eutectic materials crystallized by the micro pulling down technique and their characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Codoping With Divalent Cations on Performance of YAG:Ce,C Scintillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gerasymov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Witkiewicz-Lukaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Guyot</w:t>
+                <w:t xml:space="preserve">K. Bartosiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nehari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">Yu Zorenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ce00626c⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (7), pp.1362-1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3270320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245362v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scintillation properties of (Lu 1-x Y x ) 3 Al 5 O 12 :Ce 3+ nanoscintillator solid solution garnet materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth, polarized spectroscopy and high-performance laser operation of a novel mixed Tm:CaY0.9Lu0.1AlO4 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiting Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/18/02/P02007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.120100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.120100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297967v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical spectroscopy of Ho3+,Pr3+ co-doped YScO3 crystal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scintillation properties of (Lu 1-x Y x ) 3 Al 5 O 12 :Ce 3+ nanoscintillator solid solution garnet materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bousbia-Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukerika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 263, pp.120151. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (02), pp.P02007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.120151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/18/02/P02007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390086v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient continuous wave and broad tunable lasers with the Tm:GdScO 3 crystal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cr-doped Al 2 O 3 –YAG binary and Al 2 O 3 –YAG–ZrO 2 ternary eutectic materials crystallized by the micro pulling down technique and their characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyu Qian</w:t>
+                <w:t xml:space="preserve">J. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoyi Zhang</w:t>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.481997⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (34), pp.4834-4847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ce00626c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298289v1</w:t>
+                <w:t xml:space="preserve">hal-04245362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ho:CaYAlO4 shaped crystal fibers grown by the micro-pulling-down method and optical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Luminescence properties of Pr3+ doped Bi4Ge3O12 crystal fibers grown by the micro-pulling down technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Liu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 257, pp.119705. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 260, pp.119882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.119882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.119705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04298722v1</w:t>
+                <w:t xml:space="preserve">hal-04298671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of Tm:CaYAlO4 shaped crystal fibers grown by the micro-pulling-down method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Optical spectroscopy of Ho3+,Pr3+ co-doped YScO3 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dongzhen Li</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 263, pp.120151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.120151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2023.113610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04297961v1</w:t>
+                <w:t xml:space="preserve">hal-04390086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Codoping With Divalent Cations on Performance of YAG:Ce,C Scintillator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Witkiewicz-Lukaszek</w:t>
+                <w:t xml:space="preserve">Efficient continuous wave and broad tunable lasers with the Tm:GdScO 3 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Zorenko</w:t>
+                <w:t xml:space="preserve">Xinyu Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bartosiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Zorenko</w:t>
+                <w:t xml:space="preserve">Chaoyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3270320⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (3), pp.640-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.481997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190477v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, spectroscopy and CW laser operation of Ho3+ doped CaY0.9Gd0.1AlO4 single crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ho:CaYAlO4 shaped crystal fibers grown by the micro-pulling-down method and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peng Liu</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 255, pp.119594. </w:t>
+              <w:t xml:space="preserve">, 2023, 257, pp.119705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2022.119594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.119705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298714v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared emission properties of the Tm3+-doped sesquioxide crystals Y2O3, Lu2O3, Sc2O3 and mixed compounds (Y,Lu,Sc)2O3 around 1.5-, 2- and 2.3-μm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectroscopic characterization of Tm:CaYAlO4 shaped crystal fibers grown by the micro-pulling-down method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.118537⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.113610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2023.113610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443013v1</w:t>
+                <w:t xml:space="preserve">hal-04297961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of growth atmosphere on langatate (La3Ga5.5Ta0·5O14) crystals grown by czochralski technique and its coloration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Allani</w:t>
+                <w:t xml:space="preserve">Pr3+ deactivation effect to Tm3+ at ∼1.5 μm emission in Bi4Ge3O12 crystals grown by the micro-pulling-down method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiting Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246, pp.118829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2022.118829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687015v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ho:LuAG single crystal fiber: growth, spectroscopy and laser characteristics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid-infrared emission properties of the Tm3+-doped sesquioxide crystals Y2O3, Lu2O3, Sc2O3 and mixed compounds (Y,Lu,Sc)2O3 around 1.5-, 2- and 2.3-μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moncorgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kränkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yoshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.449790⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 241, pp.118537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.118537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596864v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-conversion properties of Yb,Tb:YAG single crystals grown by the micro-pulling-down method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuxin Pan</w:t>
+                <w:t xml:space="preserve">Impact of growth atmosphere on langatate (La3Ga5.5Ta0·5O14) crystals grown by czochralski technique and its coloration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zaidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2022.118826⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.112409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687027v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pr3+ deactivation effect to Tm3+ at ∼1.5 μm emission in Bi4Ge3O12 crystals grown by the micro-pulling-down method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Ho:LuAG single crystal fiber: growth, spectroscopy and laser characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingsong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jun Guo</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanxin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinyin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jifei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2022.118829⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (4), pp.5826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.449790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687022v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Carbon Co-Doping on the Optical and Scintillation Properties of a YAG:Ce Scintillator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serhii Tkachenko</w:t>
+                <w:t xml:space="preserve">Up-conversion properties of Yb,Tb:YAG single crystals grown by the micro-pulling-down method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246, pp.118826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2022.118826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248538v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-pulling-down growth of long YAG- and LuAG-based garnet fibres: advances and bottlenecks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The crystal growth of ortho- and pyrosilicates from W and Mo crucibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tkachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arhipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gerasymov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shaposhnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23 (14), pp.2633-2643. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CE00091H⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.360-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CE01128B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227689v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal growth of ortho- and pyrosilicates from W and Mo crucibles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Shaposhnyk</w:t>
+                <w:t xml:space="preserve">Laser Operation of Tm: LuAG Single-Crystal Fiber Grown by the Micro-Pulling down Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jifei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinyin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hangqi Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CE01128B⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11080898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030848v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Operation of Tm: LuAG Single-Crystal Fiber Grown by the Micro-Pulling down Method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of the composition and solidification rate on the microstructure and the crystallographic orientations of Al 2 O 3 –YAG–ZrO 2 eutectic solidified by the micro-pulling down technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11080898⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (22), pp.13602-13614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0RA10720D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325536v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic properties of Tm:Bi4Ge3O12 crystals grown by the micro-pulling-down method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingsong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiting Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 238, pp.118199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.118199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized spectral properties and laser operation of Nd:SrAl12O19 crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxin Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingsong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 235, pp.118034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.118034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the composition and solidification rate on the microstructure and the crystallographic orientations of Al 2 O 3 –YAG–ZrO 2 eutectic solidified by the micro-pulling down technique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Carbon Co-Doping on the Optical and Scintillation Properties of a YAG:Ce Scintillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Sidletskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iaroslav Gerasymov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanina Boyaryntseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Arhipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhii Tkachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0RA10720D⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.3063-3070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248460v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The micro-pulling-down growth of Tm:LuAG and Tm,Pr:LuAG crystals and optical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-pulling-down growth of long YAG- and LuAG-based garnet fibres: advances and bottlenecks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sidletskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kofanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2021.111275⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (14), pp.2633-2643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CE00091H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299166v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientations and seed type effect on Al2O3-YAG-ZrO2 eutectic microstructure solidified from the melt by the micro-pulling down technique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The micro-pulling-down growth of Tm:LuAG and Tm,Pr:LuAG crystals and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangli Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (11), pp.5613-5623. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.111275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.04.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2021.111275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248508v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic properties and continuous-wave laser operation of Nd:Ca 0.7 La 0.3 Mg 0.3 Al 11.7 O 19 crystal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orientations and seed type effect on Al2O3-YAG-ZrO2 eutectic microstructure solidified from the melt by the micro-pulling down technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (5), pp.1255-1263. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (11), pp.5613-5623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.389014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613618v1</w:t>
+                <w:t xml:space="preserve">hal-03248508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Thermophysical Properties of Langasite-Type La3Ta0.5Ga5.5O14 Crystals for Pressure Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strontium-substituted calcium magnesium silicate single crystals for high-temperature piezoelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hiraku Kusakabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Haruki Usui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazumasa Sugiyama</w:t>
+                <w:t xml:space="preserve">Takuya Hoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Tsurumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst10100936⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (3), pp.130-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2109/jcersj2.19193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011177v1</w:t>
+                <w:t xml:space="preserve">hal-02909927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of 2 at %(Ln3+) doped LiGd(WO4)2 with Ln; Eu, Er and Tm, grown by μ-pulling down technique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectroscopic properties and continuous-wave laser operation of Nd:Ca 0.7 La 0.3 Mg 0.3 Al 11.7 O 19 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154165⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.1255-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.389014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557855v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal growth and characterization of Li&amp;lt;i&amp;gt;&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;La&amp;lt;sub&amp;gt;(1−&amp;lt;/sub&amp;gt;&amp;lt;i&amp;gt;&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;)/3&amp;lt;/sub&amp;gt;NbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; using Czochralski method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuya Minegishi</w:t>
+                <w:t xml:space="preserve">Control of Thermophysical Properties of Langasite-Type La3Ta0.5Ga5.5O14 Crystals for Pressure Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruki Usui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Tokuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazumasa Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Hoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuya Hoshina</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Takaaki Tsurumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2109/jcersj2.20026⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst10100936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921282v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium-substituted calcium magnesium silicate single crystals for high-temperature piezoelectric applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical properties of 2 at %(Ln3+) doped LiGd(WO4)2 with Ln; Eu, Er and Tm, grown by μ-pulling down technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2109/jcersj2.19193⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 830, pp.154165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909927v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd:Y3ScxAl5-xO12 (x= 0.05, 0.5, 1) shaped crystals grown by the micro-pulling-down method and optical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal growth and characterization of Li&amp;lt;i&amp;gt;&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;La&amp;lt;sub&amp;gt;(1−&amp;lt;/sub&amp;gt;&amp;lt;i&amp;gt;&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;)/3&amp;lt;/sub&amp;gt;NbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; using Czochralski method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuya Minegishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Hoshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Tsurumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, pp.109825. </w:t>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (8), pp.481-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2020.109825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2109/jcersj2.20026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613520v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartz Ore Beneficiation by Reverse Flotation for Silicon Production</w:t>
               </w:r>
@@ -7732,10050 +7715,10089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of scattering defect observed in large diameter Ti:Al2O3 crystals grown by the Kyropoulos technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T.N. Tran Caliste</w:t>
+                <w:t xml:space="preserve">Nd:Y3ScxAl5-xO12 (x= 0.05, 0.5, 1) shaped crystals grown by the micro-pulling-down method and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiting Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2020.125530⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.109825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2020.109825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512430v1</w:t>
+                <w:t xml:space="preserve">hal-02613520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The micro-pulling-down growth of Eu3+-doped Y3Al5O12 and Y3ScAl4O12 crystals for red luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingsong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiting Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 109, pp.110388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2020.110388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Czochralski crystal growth and characterization of large langatate (La3Ga5.5Ta0.5O14, LGT) crystals for SAW applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Dumortier</w:t>
+                <w:t xml:space="preserve">Origin of scattering defect observed in large diameter Ti:Al2O3 crystals grown by the Kyropoulos technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nagirnyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Romet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N. Tran Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ce02157k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 535, pp.125530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2020.125530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285859v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed orientation and pulling rate effects on bubbles and strain distribution on a sapphire crystal grown by the micro-pulling down method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omar Benamara</w:t>
+                <w:t xml:space="preserve">Mechanisms of luminescence decay in YAG-Ce,Mg fibers excited by γ- and X-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kononets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sidletskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gektin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ce00510b⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92, pp.341-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2019.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367589v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of luminescence decay in YAG-Ce,Mg fibers excited by γ- and X-rays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seed orientation and pulling rate effects on bubbles and strain distribution on a sapphire crystal grown by the micro-pulling down method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekia Bouaita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belsky</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Gektin</w:t>
+                <w:t xml:space="preserve">Omar Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2019.04.054⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (28), pp.4200-4211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ce00510b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364636v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped continuous-wave a- and c-cut Pr:Sr0.5La0.5Mg0.5Al11.5O19 (Pr:ASL) visible lasers at 645 and 726 nm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jie Xu</w:t>
+                <w:t xml:space="preserve">Czochralski crystal growth and characterization of large langatate (La3Ga5.5Ta0.5O14, LGT) crystals for SAW applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.04.125⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp.1764-1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ce02157k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363554v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-free piezoelectric crystals grown by the micro-pulling down technique in the BaTiO3–CaTiO3–BaZrO3 system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omar Benamara</w:t>
+                <w:t xml:space="preserve">Diode-pumped continuous-wave a- and c-cut Pr:Sr0.5La0.5Mg0.5Al11.5O19 (Pr:ASL) visible lasers at 645 and 726 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shidong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ce00405j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 792, pp.1200-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.04.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187642v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characteristics of Dy3+-doped Y3Al5O12 (YAG) and Y3ScAl4O12 (YSAG) garnet single crystals grown by the micro-pulling-down method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lead-free piezoelectric crystals grown by the micro-pulling down technique in the BaTiO3–CaTiO3–BaZrO3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Bartosiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Xu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yuxin Pan</w:t>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 215, pp.116675. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (25), pp.3844-3853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.116675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ce00405j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417239v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and white LED properties of Ce-doped YAG-Al 2 O 3 eutectics grown by the micro-pulling-down method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic characteristics of Dy3+-doped Y3Al5O12 (YAG) and Y3ScAl4O12 (YSAG) garnet single crystals grown by the micro-pulling-down method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingsong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dongzhen Li</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shidong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ce00703b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215, pp.116675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.116675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367594v1</w:t>
+                <w:t xml:space="preserve">hal-02417239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in fabrication of long transparent YAG:Ce and YAG:Ce,Mg single crystalline fibers for HEP applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Gerasymov</w:t>
+                <w:t xml:space="preserve">Structure and white LED properties of Ce-doped YAG-Al 2 O 3 eutectics grown by the micro-pulling-down method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangshai Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 21 (11), pp.1728-1733. </w:t>
+              <w:t xml:space="preserve">, 2019, 21 (31), pp.4545-4550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8ce01781f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ce00703b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285861v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Langatate crystal quality on the resonance frequency stability of bulk acoustic wave resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Cabane</w:t>
+                <w:t xml:space="preserve">Progress in fabrication of long transparent YAG:Ce and YAG:Ce,Mg single crystalline fibers for HEP applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sidletskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kofanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kononets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gerasymov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17436753.2018.1447756⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp.1728-1733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ce01781f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230518v1</w:t>
+                <w:t xml:space="preserve">hal-02285861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Operation in a Tm:LuAG Crystal Grown by the Micro-Pulling-Down Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric Field Effects During Solidification of the Ternary Oxide Eutectic Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-YAG-ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. S. Song</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Z. Li</w:t>
+                <w:t xml:space="preserve">Raphaël Haumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2018.2872008⟩</w:t>
+              <w:t xml:space="preserve">Crystal Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (5), pp.1700251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/crat.201700251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289850v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Field Effects During Solidification of the Ternary Oxide Eutectic Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-YAG-ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Growth and characterization of Ca(2-x)Ae(x)Al(2)SiO(7) (Ae = Sr, Ba) piezoelectric single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Oshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hoshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tsurumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/crat.201700251⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.300-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2109/jcersj2.17263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733421v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of Ca(2-x)Ae(x)Al(2)SiO(7) (Ae = Sr, Ba) piezoelectric single crystals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scattering defect in large diameter titanium-doped sapphire crystals grown by the Kyropoulos technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2109/jcersj2.17263⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.412-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CE02004J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290272v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering defect in large diameter titanium-doped sapphire crystals grown by the Kyropoulos technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Electric Field Effects During Solidification of the Ternary Oxide Eutectic Al 2 O 3 -YAG-ZrO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CE02004J⟩</w:t>
+              <w:t xml:space="preserve">Crystal Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/crat.201700251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380281v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Field Effects During Solidification of the Ternary Oxide Eutectic Al 2 O 3 -YAG-ZrO 2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical effects of active afterheater addition on the growth of langatate (La3Ga5.5Ta0.5O14) crystals by the Czochralski method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lasloudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lebbou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/crat.201700251⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.1110-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ce02032e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927307v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical effects of active afterheater addition on the growth of langatate (La3Ga5.5Ta0.5O14) crystals by the Czochralski method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Effects of the Langatate crystal quality on the resonance frequency stability of bulk acoustic wave resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nehari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ce02032e⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117 (5), pp.279-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17436753.2018.1447756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285743v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium distribution profiles obtained by luminescence and LIBS measurements on Ti: Al2O3 grown by Czochralski and Kyropoulos techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Silvestre</w:t>
+                <w:t xml:space="preserve">Laser Operation in a Tm:LuAG Crystal Grown by the Micro-Pulling-Down Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. S. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. D. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Y. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.09.049⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (22), pp.1913-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2018.2872008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289386v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color origins in Langatate Crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single crystals fiber technology design. Where we are today?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Annals of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21467/ias.2.1.12-19⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.13-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405072v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effect of crystal and crucible rotation on the interface shape in Czochralski growth of piezoelectric langatate crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Dumortier</w:t>
+                <w:t xml:space="preserve">Antimony oxide based glasses, novel laser materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ouannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.07.017⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.8--14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01914002v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface effect on titanium distribution during Ti-doped sapphire crystals grown by the Kyropoulos method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Stelian</w:t>
+                <w:t xml:space="preserve">Toward Optical Ceramics Based on Cubic Yb3+ Rare Earth Ion-Doped Mixed Molybdato-Tungstates: Part I - Structural Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bieza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tomaszewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2017.04.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (24), pp.13290-13302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914031v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of Ce-doped YAG and LuAG fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Patton</w:t>
+                <w:t xml:space="preserve">LGT (La&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;5.5&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;14&amp;lt;/sub&amp;gt;) langatate bulk crystal grown from the melt by Czochralski technique and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opt.Mater.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.09.028⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.103-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582749v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of bulk and fiber-shaped YAGG:Ce scintillator crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sidletskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ia. Gerasymov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kurtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kononets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pedash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, pp.1001-1007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6ce02330d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of strontium-substituted Ca2Al2SiO7 piezoelectric single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyohei Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Okudera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Hoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 125, pp.23-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2109/jcersj2.16206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the growth and annealing atmosphere on the electrical conductivity of LTG crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Allani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Batis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nehari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65, pp.99 -102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.09.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGT (La&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;5.5&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;14&amp;lt;/sub&amp;gt;) langatate bulk crystal grown from the melt by Czochralski technique and characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Allani</w:t>
+                <w:t xml:space="preserve">Titanium distribution profiles obtained by luminescence and LIBS measurements on Ti: Al2O3 grown by Czochralski and Kyropoulos techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65, pp.103-105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.09.018⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 65, pp.28-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02289407v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Optical Ceramics Based on Cubic Yb3+ Rare Earth Ion-Doped Mixed Molybdato-Tungstates: Part I - Structural Characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+                <w:t xml:space="preserve">Color origins in Langatate Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Allani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Batis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00746⟩</w:t>
+              <w:t xml:space="preserve">International Annals of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.12 -19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21467/ias.2.1.12-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289388v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony oxide based glasses, novel laser materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
+                <w:t xml:space="preserve">Modeling the effect of crystal and crucible rotation on the interface shape in Czochralski growth of piezoelectric langatate crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lasloudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.11.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 475, pp.368-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515140v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of dopant segregation in sapphire single crystal fibre growth by Micro-Pulling-Down method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Interface effect on titanium distribution during Ti-doped sapphire crystals grown by the Kyropoulos method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Stelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourav Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.12.075⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2017.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927319v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Optical Ceramics Based on Yb3+ Rare Earth Ion-Doped Mixed Molybdato-Tungstates: Part II - Spectroscopic Characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+                <w:t xml:space="preserve">Growth and characterization of Ce-doped YAG and LuAG fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boudjada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kononets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00747⟩</w:t>
+              <w:t xml:space="preserve">Opt.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.66-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289390v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration and composition of gas inclusions in some oxide crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of dopant segregation in sapphire single crystal fibre growth by Micro-Pulling-Down method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Wenjia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljelil Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerii Kononets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 459, pp.189-193. </w:t>
+              <w:t xml:space="preserve">, 2017, 474, pp.43 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.12.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289387v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop model for continuous milli-beads production</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concentration and composition of gas inclusions in some oxide crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arhipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tkachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ia. Gerasymov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sidletskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (4), pp.1700037. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 459, pp.189-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/crat.201700037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914048v1</w:t>
+                <w:t xml:space="preserve">hal-02289387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystals fiber technology design. Where we are today?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Toward Optical Ceramics Based on Yb3+ Rare Earth Ion-Doped Mixed Molybdato-Tungstates: Part II - Spectroscopic Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bieza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tomaszewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63, pp.13-18. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (24), pp.13303-13313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.08.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289049v1</w:t>
+                <w:t xml:space="preserve">hal-02289390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaped ceramic eutectic plates grown from the melt and their properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+                <w:t xml:space="preserve">Drop model for continuous milli-beads production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Stelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duffar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 449, pp.67-74. </w:t>
+              <w:t xml:space="preserve">Crystal Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (4), pp.1700037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.05.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/crat.201700037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304943v1</w:t>
+                <w:t xml:space="preserve">hal-01914048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Ti-doped sapphire single crystals grown by the kyropoulos technique for petawatt power laser application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussion on the purity and the crystallization of CZTS compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.04.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 452, pp.131-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446342v1</w:t>
+                <w:t xml:space="preserve">hal-02289456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test beam results of a high granularity LuAG fibre calorimeter prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (05), pp.P05004 - P05004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/11/05/P05004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of YAG crystal growth under Ar plus CO reducing atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arhipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tkachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hubenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ia. Gerasymov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 449, pp.104-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Oxygen Vacancies on Luminescence Properties of Na3LuSi3O9:Ce3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianbang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiuping Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyuan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.18741-18747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b04964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium distribution in Ti-sapphire single crystals grown by Czochralski and Verneuil technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51, pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of long undoped and Ce-doped LuAG single crystal fibers for dual readout calorimetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaped ceramic eutectic plates grown from the melt and their properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 435, pp.31-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.024⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 449, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290349v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, spectroscopy and lasing of the Yb-doped monoclinic Gd2SiO5 in the prospect of hydrogen laser cooling with Lyman-alpha radiation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large Ti-doped sapphire single crystals grown by the kyropoulos technique for petawatt power laser application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourav Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 62, pp.597-603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.11.007⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 61, pp.21 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303910v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb3+-doped LiBi(WO4)(2) single crystals fibers grown by micro-pulling down technique and characterization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth of long undoped and Ce-doped LuAG single crystal fibers for dual readout calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kononets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gridin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 452, pp.101-104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.03.022⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 435, pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290210v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence and coloration of undoped and Ti-doped sapphire crystals grown by Czochralski technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth, spectroscopy and lasing of the Yb-doped monoclinic Gd2SiO5 in the prospect of hydrogen laser cooling with Lyman-alpha radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.597-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2015.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02304945v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the purity and the crystallization of CZTS compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yb3+-doped LiBi(WO4)(2) single crystals fibers grown by micro-pulling down technique and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tablaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+                <w:t xml:space="preserve">M. E. A. Benammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 452, pp.131-134. </w:t>
+              <w:t xml:space="preserve">, 2016, 452, pp.101-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289456v1</w:t>
+                <w:t xml:space="preserve">hal-02290210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and spectroscopic properties of Ti-doped sapphire single-crystal fibers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Luminescence and coloration of undoped and Ti-doped sapphire crystals grown by Czochralski technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.06.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305585v1</w:t>
+                <w:t xml:space="preserve">hal-02304945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and crystallography of Al2O3–Y3Al5O12–ZrO2 ternary eutectic oxide grown by the micropulling down technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 429, pp.429. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.07.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence properties of Na3LuSi3O9:Ce3+ as a potential scintillator material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianbang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengjuan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiuping Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.102477-102480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ra21880b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Ce-doped LGSO fiber-shaped crystals by the micro pulling down technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kononets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gridin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 412, pp.95-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Er3+ doped antimony oxide based glasses: Thermal analysis, structural and spectral properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Alombert-Goget</w:t>
+                <w:t xml:space="preserve">Growth and spectroscopic properties of Ti-doped sapphire single-crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahua Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changtai Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuping Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.113⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.495-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188222v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of large CeAlO3 perovskite crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kateryna Hubenko</w:t>
+                <w:t xml:space="preserve">New Er3+ doped antimony oxide based glasses: Thermal analysis, structural and spectral properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ouannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian-M. Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alombert-Goget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.08.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 649, pp.564--572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308160v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Ti-doped sapphire bulk crystal for high power laser applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth and characterization of large CeAlO3 perovskite crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Arhipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Tkachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laroslay Gerasymov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Sidletskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Hubenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.01.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 430, pp.116-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02313466v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Segregation of Titanium in Sapphire Single Crystals Grown by Micro-Pulling-Down Technique: Analytical Model and Experiments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ce-doped LuAG single-crystal fibers grown from the melt for high-energy physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg5013582⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.232-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121275v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative bubbles defects analysis in undoped and Ti-doped sapphire crystals grown by Czochralski technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. A. Ghezal</w:t>
+                <w:t xml:space="preserve">Yb-doped LiGd1-xLux(WO4)(2) single crystal fibers grown from the melt and optical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.05.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 405, pp.11-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310820v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of deposition parameters on the structural quality of PLD-grown GaN/sapphire thin films</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectroscopic properties of Er3+-doped antimony oxide glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ouannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.12.078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 603, pp.132 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310844v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Microscopy of Luminescence Inhomogeneity in LGSO:Ce Scintillator Crystal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Segregation of Titanium in Sapphire Single Crystals Grown by Micro-Pulling-Down Technique: Analytical Model and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2285596⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (12), pp.6492-6496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg5013582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310823v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the sulfur on the purity and the crystallization of Cu2ZnSnS4 compound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean François Sivignon</w:t>
+                <w:t xml:space="preserve">Qualitative and quantitative bubbles defects analysis in undoped and Ti-doped sapphire crystals grown by Czochralski technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ingargiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2014.05.056⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.132-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309420v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce-doped LuAG single-crystal fibers grown from the melt for high-energy physics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">The influence of deposition parameters on the structural quality of PLD-grown GaN/sapphire thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kawwam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.12.040⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 292, pp.906-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.12.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309440v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb-doped LiGd1-xLux(WO4)(2) single crystal fibers grown from the melt and optical characterization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Confocal Microscopy of Luminescence Inhomogeneity in LGSO:Ce Scintillator Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kononets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dobrovolskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Neicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Starzhinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sidletskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.07.032⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.343-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2285596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309826v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic properties of Er3+-doped antimony oxide glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Alombert-Goget</w:t>
+                <w:t xml:space="preserve">The effect of the sulfur on the purity and the crystallization of Cu2ZnSnS4 compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meftah Tablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.02.008⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.583-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2014.05.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017028v2</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce-doped Li6Ln(BO3)3 (Ln=Y, Gd) Single crystals fibers grown by micro-pulling down method and luminescence properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Ti-doped sapphire bulk crystal for high power laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barthalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Legal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cheriaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 35 (5), pp.868-874. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2012.10.045⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 36, pp.2004-2006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2014.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232374v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of CuO(111)/MgO(100) films grown under two different PLD backgrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kawwam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Alharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aldwayyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alyamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 276, pp.7-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of the yttria doped Al2O3–ZrO2 eutectic fibers grown by the laser heated pedestal growth (LHPG) method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test beam results with LuAG fibers for next-generation calorimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Medvedeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laidoune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+                <w:t xml:space="preserve">C Tully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bahloul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Heering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 380, pp.224-227. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.P10017-P10017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/10/P10017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03146841v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test beam results with LuAG fibers for next-generation calorimeters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure of the yttria doped Al2O3–ZrO2 eutectic fibers grown by the laser heated pedestal growth (LHPG) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laidoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lucchini</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/10/P10017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 380, pp.224-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109812v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystalline LuAG fibers for homogeneous dual-readout calorimeters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Lecoq</w:t>
+                <w:t xml:space="preserve">Ce-doped Li6Ln(BO3)3 (Ln=Y, Gd) Single crystals fibers grown by micro-pulling down method and luminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Kidibaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pedrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/09/P09019⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (5), pp.868-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2012.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109011v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbles defects distribution in sapphire bulk crystals grown by Czochralski technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Nehari</w:t>
+                <w:t xml:space="preserve">Single crystalline LuAG fibers for homogeneous dual-readout calorimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gundacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Brenier</w:t>
+                <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 35 (5), pp.1071-1076. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (09), pp.P09019-P09019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2012.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/09/P09019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03030704v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Gas Bubble Incorporation during Micropulling-Down Growth of Sapphire.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Bubbles defects distribution in sapphire bulk crystals grown by Czochralski technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nehari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (5), pp.1071-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2012.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg301232r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00781286v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological study of PLD grown CuO films on SrTiO3, sapphire, quartz and MgO substrates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Observation of Gas Bubble Incorporation during Micropulling-Down Growth of Sapphire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duffar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.06.055⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.5715-5719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg301232r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373216v1</w:t>
+                <w:t xml:space="preserve">hal-00781286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti-Doped Sapphire (Al(2)O(3)) Single Crystals Grown by the Kyropoulos Technique and Optical Characterizations.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological study of PLD grown CuO films on SrTiO3, sapphire, quartz and MgO substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kawwam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aldwayyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg101190q⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 258 (24), pp.9949-9953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.06.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633961v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power laser operation with crystal ﬁbers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Perrodin</w:t>
+                <w:t xml:space="preserve">Ti-Doped Sapphire (Al(2)O(3)) Single Crystals Grown by the Kyropoulos Technique and Optical Characterizations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Panzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheireddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-009-3666-x⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.445-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg101190q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00533552v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of 400 µm and 1 mm diameter Yb:YAG single-crystal fibers grown by the micro-pulling-down method for laser application</w:t>
+                <w:t xml:space="preserve">Yb-doped Lu3Al5O12 ﬁbers single crystals grown under stationary stable state for laser application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Sangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Didierjean</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Perrodin</w:t>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 311 (23-24), pp 4805-4811. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.09.036⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 312 (1), pp 125-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533571v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb-doped Lu3Al5O12 ﬁbers single crystals grown under stationary stable state for laser application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
+                <w:t xml:space="preserve">Characterizations of 400 µm and 1 mm diameter Yb:YAG single-crystal fibers grown by the micro-pulling-down method for laser application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 312 (1), pp 125-130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.09.030⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 311 (23-24), pp 4805-4811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533567v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped laser with Yb:YAG single-crystal ﬁber grown by the micro-pulling down technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
+                <w:t xml:space="preserve">High power laser operation with crystal ﬁbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrodin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94 (2), pp. 203-207. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-008-3288-8⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 97 (2), pp 263-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-009-3666-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533547v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de fabrication de fibres monocristallines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+                <w:t xml:space="preserve">Diode-pumped laser with Yb:YAG single-crystal ﬁber grown by the micro-pulling down technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (2), pp. 203-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-008-3288-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818723v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power laser with Nd:YAG single-crystal fiber grown by micro-pulling-down technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Didierjean</w:t>
+                <w:t xml:space="preserve">Procédé de fabrication de fibres monocristallines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheireddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Castaing</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Fourmigué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.in 81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700667v1</w:t>
+                <w:t xml:space="preserve">hal-00818723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber single-cristal growth from the melt for optical applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
+                <w:t xml:space="preserve">High power laser with Nd:YAG single-crystal fiber grown by micro-pulling-down technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrodin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00773.x⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (23), pp.3468-3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.31.003468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00761419v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on elaboration of undoped and doped Y2O3, Gd2O3 rare-earth nano-oxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId544" w:history="1">
+                <w:t xml:space="preserve">Fiber single-cristal growth from the melt for optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheireddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery I. Chani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (1), pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00773.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436784v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu3+ addition effect on the stability and crystallinity of fiber single crystal and nano-structured Y2O3 oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Flores-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.502-508</w:t>
@@ -17790,961 +17812,931 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing nanometer scaled Tb-doped Y2O3 luminescent powders by the polyol method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Antonio Flores-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.989-997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2004.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of nanostructured Eu3+-doped Gd2O3 phosphor fine spherical powders using polyol-mediated synthesis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Recent progress on elaboration of undoped and doped Y2O3, Gd2O3 rare-earth nano-oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1385-1391</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1448-1454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436783v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Czochralski growth of Yb doped oxyapatite for high power laser application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Ohta</w:t>
+                <w:t xml:space="preserve">Elaboration of nanostructured Eu3+-doped Gd2O3 phosphor fine spherical powders using polyol-mediated synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Flores-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1385-1391</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04410728v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of europium-based phosphors on the nanometer scale: Eu2O3, Gd2O3:Eu, and Y2O3:Eu</w:t>
+                <w:t xml:space="preserve">Synthesis and properties of colloidal europium oxide and europium-doped nanocrystals : Eu203, Gd203 : Eu and Y2O3 : Eu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Flores-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 273 (1), pp.191-197. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, pp.191-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116631v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of colloidal europium oxide and europium-doped nanocrystals : Eu203, Gd203 : Eu and Y2O3 : Eu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Zhang</w:t>
+                <w:t xml:space="preserve">Czochralski growth of Yb doped oxyapatite for high power laser application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Yoshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fujiwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Nishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ohta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (4), pp.385-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2003.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474476v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of the structure and the luminescence properties of Eu3+doped Gd2O3 oxide between fiber singe crystal and the nano-size powders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Synthesis and properties of europium-based phosphors on the nanometer scale: Eu2O3, Gd2O3:Eu, and Y2O3:Eu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Hautefeuille</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 273 (1), pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2003.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474916v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and luminescent properties of sub-5-nm lanthanide oxides nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation of the structure and the luminescence properties of Eu3+doped Gd2O3 oxide between fiber singe crystal and the nano-size powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Flores-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dujardin</w:t>
+                <w:t xml:space="preserve">B. Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.445-450</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.459-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475147v1</w:t>
+                <w:t xml:space="preserve">hal-00474916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of Gd2O3:Eu3+ phosphor nanoparticles by a sol-lyophilization technique</w:t>
               </w:r>
@@ -18782,309 +18774,434 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flores Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.335-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and luminescent properties of sub-5-nm lanthanide oxides nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Flores-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.445-450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR MANUFACTURING A TURBOMACHINE COMPONENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Potelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Podgorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2017216481 (A1). 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant for the continuous production of millimetre-sized balls of mixed oxides for the production of synthetic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheirreddine Lebbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Godfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2012056406 (A1). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19094,1695 +19211,1695 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New LGT crystal for ultra-stable resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 European Frequency and Time Forum, EFTF 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.75-78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers à fibres cristallines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diode-pumped single crystal fiber lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS topical meeting on lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-power laser with Yb:YAG crystal fiber directly grown by the micro-pulling down technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-power laser with Yb:YAG Single Crystal Fiber Grown by the Micro-Pulling Down Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Aubry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Materials Design Technology for the Next Generation of Performed Component, NMDT-NGPC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations de fibres monocristallines YAG dopées Yb produites par micro-pulling-down (µPD) pour applications lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Aubry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique, JNCO 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Lyon-Valpré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diode-pumped laser with Yb:YAG single-crystal fiber grown by the micro-pulling down technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West - LASE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, San José, United States. pp.71930L</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power laser with Yb:YAG single crystal fibers directly grown by the micro-pulling down technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Photonics 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power laser with Yb:YAG Single Crystal Fiber Grown by the Micro-Pulling Down technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
+                <w:t xml:space="preserve">Laser emission from an Yb:YAG Single Crystal Fiber grown by the Micro-Pulling Down technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EPS-QEOD EUROPHOTON CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Luminescence and Optical Spectroscopy of Condensed Matter (ICL'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584567v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power laser with Nd:YAG single-crystal fiber grown by micro-pulling down technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Lasers XVII: Technology and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San José, United States. pp.68710X.1-68710X.11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.31.003468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-pulling down Nd:YAG single crystal fibers for high power linearly polarized CW and Q-Switched lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
+                <w:t xml:space="preserve">High-power laser with Yb:YAG Single Crystal Fiber Grown by the Micro-Pulling Down technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Photonics 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Nara, Japan</w:t>
+              <w:t xml:space="preserve">3rd EPS-QEOD EUROPHOTON CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584509v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First demonstration of laser emission from an Yb:YAG Single Crystal Fiber grown by the Micro-Pulling Down technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO) 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, San José, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO.2008.4551403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser emission from an Yb:YAG Single Crystal Fiber grown by the Micro-Pulling Down technique</w:t>
+                <w:t xml:space="preserve">Micro-pulling down Nd:YAG single crystal fibers for high power linearly polarized CW and Q-Switched lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Sangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Fourmigué</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Luminescence and Optical Spectroscopy of Condensed Matter (ICL'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Advanced Solid State Photonics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584407v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId621"/>
+      <w:footerReference w:type="default" r:id="rId623"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20929,51 +21046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wollesen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Nehari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Labor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert-Goget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114905" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Takeda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117776" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kononets" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117547" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Jiang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxin Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117595" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2025.113846" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famei Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70684" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Liang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxin Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.549309" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Han" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingsong Song" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahua Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121311" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sidletskiy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gerasymov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurtsev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Viahin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tkachenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2024.113283" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Tong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2024.02.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE01077A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.131730" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rafik Touil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Guerbous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Derbal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Akhrib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheirreddine Lebbou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.240" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121360" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.563791" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Xue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.116000" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14020120" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Ding" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.514957" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Guo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291310v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sabot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Dutsov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Mitev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57186-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745726v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chayab Draa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mokhtari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Lasloudji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zermout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2024.127910" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.120238" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Lanez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rekik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kezzim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Derbal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lanez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-024-03194-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693355v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115407" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Niu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxin Jiang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.521962" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiting Bian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.120100" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298671v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebbou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.119882" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00626c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mekki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerbous" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bousbia-Salah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerika" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/P02007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390086v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.120151" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298289v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Qian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyi Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.481997" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.119705" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhen Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.113610" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Witkiewicz-Lukaszek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zorenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bartosiewicz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zorenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3270320" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2022.119594" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443013v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kr&#228;nkel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lebbou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshikawa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118537" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687015v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutahraoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ghezal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112409" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxin Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifei Dong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.449790" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Pan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2022.118826" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687022v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2022.118829" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248538v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sidletskiy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gerasymov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Boyaryntseva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Arhipov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Tkachenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00259" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227689v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kofanov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CE00091H" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arhipov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galenin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shaposhnyk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE01128B" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangqi Yuan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11080898" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324128v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118199" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227707v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Liu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118034" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248460v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benamara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA10720D" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299166v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangli Shi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111275" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248508v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.04.047" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.389014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011177v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruki Usui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Tokuda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Sugiyama" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Hoshina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Tsurumi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10100936" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557855v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rekik" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alombert-Goget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154165" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921282v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuya Minegishi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.20026" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiraku Kusakabe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.19193" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613520v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.109825" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000565v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidali Medjahed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Kheloufi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Bobocioiu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Kefaifi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kerkar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00790-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512430v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nagirnyi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Tran Caliste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2020.125530" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034386v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110388" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benamara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cabane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumortier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce02157k" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367589v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Bouaita" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghezal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce00510b" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364636v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kononets" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gektin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.04.054" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02363554v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidong Zhou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.125" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bartosiewicz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce00405j" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417239v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116675" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangshai Bu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce00703b" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285861v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce01781f" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laroche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1447756" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289850v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. S. Song" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Xu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Zhou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Z. Li" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2872008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733421v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hicher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Haumont" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201700251" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290272v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oshima" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoshina" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsurumi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takeda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.17263" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380281v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE02004J" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927307v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherif" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haumont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285743v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lasloudji" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mokhtari" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce02032e" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289386v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pezzani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Silvestre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.049" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405072v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Allani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Batis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nehari" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cabane" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21467/ias.2.1.12-19" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914002v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stelian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.07.017" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DC6N0BC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914031v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Stelian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourav Sen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthalay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.020" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582749v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djebli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudjada" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pauwels" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patton" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.028" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295203v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Gerasymov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pedash" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce02330d" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295204v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Yoshida" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Okudera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.16206" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392622v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laroche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.072" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289407v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vacheret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.018" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC8DK037-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289388v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieza" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomaszewicz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00746" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515140v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ouannes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Walsh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.11.017" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927319v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Wenjia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljelil Nehari" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.12.075" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289390v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00747" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289387v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.12.019" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914048v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201700037" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289049v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.08.043" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304943v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.05.046" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446342v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.04.025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92FS8ND7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615248v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benaglia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucchini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tully" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/05/P05004" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304942v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasiukov" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hubenko" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.06.003" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289464v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbang Zhou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuping Zhong" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Guo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Su" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04964" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304935v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faria" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labor" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guignier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.11.016" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290349v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auffray" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gridin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moretti" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.024" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303910v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.11.007" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3TC4C3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290210v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. A. Benammar" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.03.022" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304945v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.02.001" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289456v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tablaoui" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.04.008" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305585v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changtai Xia" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.06.027" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263544v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.07.020" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08KT8L1Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305593v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjuan Pan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra21880b" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308365v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.11.036" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188222v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouannes" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian-M. Walsh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.113" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308160v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Arhipov" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Tkachenko" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroslay Gerasymov" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Hubenko" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.08.025" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313466v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barthalay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheriaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.01.011" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q13JTQGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121275v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5013582" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310820v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Ghezal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Breton" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.05.012" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310844v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawwam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.078" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310823v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dobrovolskas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neicheva" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Starzhinsky" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2285596" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309420v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Tablaoui" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Sivignon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.05.056" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309440v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Moretti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoq" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.12.040" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309826v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.07.032" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017028v2" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Soltani" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.02.008" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232374v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Koroleva" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Kidibaev" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrini" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.10.045" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232466v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Alharbi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kayed" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldwayyan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alyamani" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.02.051" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBFP1L27-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146841v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laidoune" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahloul" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.06.026" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFWNWF87-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109812v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lucchini" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Medvedeva" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pauwels" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tully" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Heering" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/10/P10017" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109011v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gundacker" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/09/P09019" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030704v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.12.022" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC0VJMGC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781286v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301232r" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373216v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alharbi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.06.055" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8MFR8N9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633961v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Panzer" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Lebbou" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Godfroy" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101190q" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533552v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sangla" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martial" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubry" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didierjean" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrodin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3666-x" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2HCXWJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533571v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancini" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.09.036" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW62FK8J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533567v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.09.030" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XLC6XVP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533547v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3288-8" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6ZK0WKS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818723v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700667v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.31.003468" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761419v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery I. Chani" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00773.x" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4NF2BHZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436784v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436810v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flores-Gonzalez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazzi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louis" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436803v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Flores-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.10.029" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436783v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410728v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yoshikawa" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fujiwara" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sato" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nishi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ohta" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2003.12.020" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPGXL4KR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116631v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Flores" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.10.031" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVP501N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474476v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474916v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautefeuille" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475147v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475135v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flores Marco" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751389v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Potelle" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Podgorski" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612063v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Godfroy" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565139v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Boy" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cambon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331430" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819343v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819350v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00585425v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00585580v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00585578v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00584497v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00585422v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00584567v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575603v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003468" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00584509v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00584522v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2008.4551403" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00584407v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mokhtari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wollesen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Nehari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheirreddine Lebbou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2025.113933" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Labor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert-Goget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guignier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114905" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pillonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Takeda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117776" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famei Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70684" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2025.113846" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kononets" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Jiang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxin Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117595" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110684v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingsong Song" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahua Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121311" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.563791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sidletskiy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gerasymov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurtsev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Viahin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tkachenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2024.113283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Liang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxin Jiang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.549309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Tong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2024.02.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.131730" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE01077A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rafik Touil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Guerbous" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Derbal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Akhrib" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.240" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Xue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.116000" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115407" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Niu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxin Jiang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.521962" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14020120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Ding" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.514957" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Guo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115206" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291310v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Dutsov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Mitev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57186-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chayab Draa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Lasloudji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zermout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2024.127910" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.120238" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606251v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Lanez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rekik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kezzim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Derbal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lanez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-024-03194-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298714v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhen Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2022.119594" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Witkiewicz-Lukaszek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zorenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bartosiewicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zorenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3270320" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261546v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiting Bian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.120100" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mekki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerbous" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bousbia-Salah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerika" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebbou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/P02007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245362v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00626c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298671v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.119882" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390086v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.120151" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298289v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Qian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyi Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.481997" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.119705" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.113610" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2022.118829" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443013v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kr&#228;nkel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lebbou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshikawa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118537" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutahraoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ghezal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaidat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112409" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxin Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifei Dong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.449790" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Pan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2022.118826" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030848v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arhipov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galenin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shaposhnyk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE01128B" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325536v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangqi Yuan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11080898" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248460v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benamara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA10720D" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118199" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118034" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248538v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sidletskiy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gerasymov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Boyaryntseva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Arhipov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Tkachenko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00259" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227689v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kofanov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CE00091H" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299166v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangli Shi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111275" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248508v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.04.047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909927v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiraku Kusakabe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruki Usui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Hoshina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Tsurumi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.19193" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.389014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011177v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Tokuda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Sugiyama" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10100936" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557855v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rekik" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alombert-Goget" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154165" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921282v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuya Minegishi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.20026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000565v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidali Medjahed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Kheloufi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Bobocioiu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Kefaifi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kerkar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00790-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613520v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.109825" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034386v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2020.110388" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512430v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nagirnyi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Tran Caliste" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2020.125530" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364636v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kononets" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gektin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.04.054" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367589v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Bouaita" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghezal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benamara" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce00510b" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cabane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumortier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce02157k" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02363554v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidong Zhou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.125" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187642v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bartosiewicz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce00405j" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417239v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116675" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02367594v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangshai Bu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce00703b" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285861v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce01781f" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hicher" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Haumont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201700251" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290272v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oshima" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoshina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsurumi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takeda" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.17263" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380281v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE02004J" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927307v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherif" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haumont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285743v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lasloudji" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mokhtari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce02032e" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230518v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laroche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1447756" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289850v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. S. Song" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Xu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Zhou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Z. Li" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2872008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289049v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.08.043" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515140v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ouannes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Walsh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.11.017" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289388v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieza" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomaszewicz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00746" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289407v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vacheret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC8DK037-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295203v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Gerasymov" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pedash" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce02330d" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295204v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Yoshida" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Okudera" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.16206" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392622v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Allani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Batis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laroche" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cabane" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.072" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289386v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pezzani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Silvestre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.049" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405072v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nehari" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21467/ias.2.1.12-19" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914002v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stelian" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.07.017" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DC6N0BC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914031v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Stelian" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourav Sen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthalay" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.020" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582749v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djebli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudjada" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pauwels" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.028" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927319v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Wenjia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljelil Nehari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.12.075" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289387v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.12.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289390v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00747" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914048v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201700037" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289456v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tablaoui" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.04.008" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615248v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benaglia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucchini" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tully" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/05/P05004" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304942v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasiukov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hubenko" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.06.003" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289464v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbang Zhou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuping Zhong" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Guo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Su" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04964" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304935v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faria" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labor" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guignier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.11.016" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304943v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.05.046" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446342v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.04.025" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92FS8ND7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290349v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auffray" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gridin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moretti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.024" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303910v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.11.007" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3TC4C3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290210v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. A. Benammar" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.03.022" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304945v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.02.001" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263544v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.07.020" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08KT8L1Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305593v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjuan Pan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra21880b" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308365v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.11.036" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305585v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changtai Xia" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.06.027" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188222v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouannes" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian-M. Walsh" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.113" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308160v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Arhipov" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Tkachenko" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroslay Gerasymov" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Hubenko" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.08.025" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309440v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Moretti" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoq" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.12.040" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309826v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.07.032" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017028v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Soltani" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.02.008" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121275v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5013582" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310820v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Ghezal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Breton" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.05.012" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310844v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawwam" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.078" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310823v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dobrovolskas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neicheva" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Starzhinsky" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2285596" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309420v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Tablaoui" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Sivignon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.05.056" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313466v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barthalay" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheriaux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2014.01.011" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q13JTQGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232466v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Alharbi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kayed" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldwayyan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alyamani" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.02.051" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBFP1L27-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109812v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lucchini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Medvedeva" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pauwels" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tully" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Heering" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/10/P10017" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146841v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laidoune" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahloul" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.06.026" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFWNWF87-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232374v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Koroleva" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Kidibaev" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrini" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.10.045" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109011v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gundacker" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/09/P09019" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030704v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.12.022" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC0VJMGC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781286v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301232r" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373216v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alharbi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.06.055" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8MFR8N9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633961v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Panzer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Lebbou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Godfroy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101190q" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533567v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sangla" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubry" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.09.030" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XLC6XVP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533571v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancini" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didierjean" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrodin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.09.036" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW62FK8J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533552v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martial" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3666-x" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2HCXWJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533547v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3288-8" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6ZK0WKS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818723v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700667v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.31.003468" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761419v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery I. Chani" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00773.x" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4NF2BHZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436810v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Flores-Gonzalez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazzi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louis" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436803v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Flores-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.10.029" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436784v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436783v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474476v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410728v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yoshikawa" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fujiwara" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sato" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nishi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ohta" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2003.12.020" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPGXL4KR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116631v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Flores" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.10.031" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVP501N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474916v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautefeuille" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475135v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flores Marco" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475147v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751389v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Potelle" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Podgorski" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612063v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Godfroy" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565139v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Boy" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cambon" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331430" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819343v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819350v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00585425v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00585580v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00585578v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00584497v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00585422v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00584407v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575603v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003468" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00584567v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00584522v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2008.4551403" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00584509v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>