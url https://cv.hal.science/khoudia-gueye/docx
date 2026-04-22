--- v0 (2026-03-05)
+++ v1 (2026-04-22)
@@ -989,424 +989,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Expansive Learning dans le projet SABO : la PAR comme facilitateur d’apprentissage et de réflexion collectifs au sein d’équipes médicales en chirurgie robotique</w:t>
+                <w:t xml:space="preserve">Dans quelle mesure les outils de gestion contribuent-ils à une proximité relationnelle dans les projets d’innovation collaboratifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudia Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ARTEM Organizational Creativity and Sustainability International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Huitièmes journées du Groupe Thématique Innovation de l’AIMS, Innovations, Espaces et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512478v1</w:t>
+                <w:t xml:space="preserve">hal-02512490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle mesure les outils de gestion contribuent-ils à une proximité relationnelle dans les projets d’innovation collaboratifs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Expansive Learning dans le projet SABO : la PAR comme facilitateur d’apprentissage et de réflexion collectifs au sein d’équipes médicales en chirurgie robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudia Guèye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grasser</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes journées du Groupe Thématique Innovation de l’AIMS, Innovations, Espaces et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">2nd ARTEM Organizational Creativity and Sustainability International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512490v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La proximité relationnelle dans les fusions-acquisitions : un préalable à une collaboration durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanne Gourvil-Le Perron</w:t>
+                <w:t xml:space="preserve">Facilitation des relations inter-organisationnelles dans un pôle territorial de coopération économique en construction. Apports de la recherche Action Participante (RAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - Apprendre dans les équipes au travail et dans les projets collaboratifs : quelle place pour l'intelligence collective ? Partages d'expériences et de connaissances entre praticiens et chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">5èmes rencontres du GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512276v1</w:t>
+                <w:t xml:space="preserve">hal-02512486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitation des relations inter-organisationnelles dans un pôle territorial de coopération économique en construction. Apports de la recherche Action Participante (RAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Marcandella</w:t>
+                <w:t xml:space="preserve">La proximité relationnelle dans les fusions-acquisitions : un préalable à une collaboration durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Gourvil-Le Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Gueye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes rencontres du GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Workshop - Apprendre dans les équipes au travail et dans les projets collaboratifs : quelle place pour l'intelligence collective ? Partages d'expériences et de connaissances entre praticiens et chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512486v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer le travail d'équipe en chirurgie robotique. La recherche partenariale comme dynamique créative d'apprentissage</w:t>
               </w:r>
@@ -1444,51 +1444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus-Peter Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ARTEM OCC : ARTEM International Organizational Creativity and Sustainability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
@@ -1879,51 +1879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Guèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine. PUN-Éditions universitaires de Lorraine, 2018, 9782814303195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, collection « Organisations en action »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2584,51 +2584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée de recherche AGRH du Groupe de Recherche Thématique GRH et Territoire, 7 juin 2016, Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,51 +2944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-06-2017-0066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00225" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Comino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Useldinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512276v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Gourvil-Le Perron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gresell-Zaibet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter Schulz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-06-2017-0066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00225" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Comino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Useldinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Gourvil-Le Perron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gresell-Zaibet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter Schulz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>