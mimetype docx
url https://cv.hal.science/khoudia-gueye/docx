--- v1 (2026-04-22)
+++ v2 (2026-05-12)
@@ -799,614 +799,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie de l'activité et la RAPéth au secours de la coopération dans un PTCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Recherche Action Participante Éthique : proposition d’un cadre à partir de nos retours d’expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khoudia Gueye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international et séminaire doctoral ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537597v1</w:t>
+                <w:t xml:space="preserve">hal-02537595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Recherche Action Participante Éthique : proposition d’un cadre à partir de nos retours d’expériences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La théorie de l'activité et la RAPéth au secours de la coopération dans un PTCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudia Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khoudia Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et séminaire doctoral ISEOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">6ème GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537595v1</w:t>
+                <w:t xml:space="preserve">hal-02537597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle mesure les outils de gestion contribuent-ils à une proximité relationnelle dans les projets d’innovation collaboratifs ?</w:t>
+                <w:t xml:space="preserve">L’Expansive Learning dans le projet SABO : la PAR comme facilitateur d’apprentissage et de réflexion collectifs au sein d’équipes médicales en chirurgie robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grasser</w:t>
+                <w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khoudia Gueye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudia Guèye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes journées du Groupe Thématique Innovation de l’AIMS, Innovations, Espaces et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">2nd ARTEM Organizational Creativity and Sustainability International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512490v1</w:t>
+                <w:t xml:space="preserve">hal-02512478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Expansive Learning dans le projet SABO : la PAR comme facilitateur d’apprentissage et de réflexion collectifs au sein d’équipes médicales en chirurgie robotique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Facilitation des relations inter-organisationnelles dans un pôle territorial de coopération économique en construction. Apports de la recherche Action Participante (RAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudia Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ARTEM Organizational Creativity and Sustainability International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">5èmes rencontres du GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512478v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitation des relations inter-organisationnelles dans un pôle territorial de coopération économique en construction. Apports de la recherche Action Participante (RAP)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La proximité relationnelle dans les fusions-acquisitions : un préalable à une collaboration durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanne Gourvil-Le Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Gueye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes rencontres du GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Workshop - Apprendre dans les équipes au travail et dans les projets collaboratifs : quelle place pour l'intelligence collective ? Partages d'expériences et de connaissances entre praticiens et chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512486v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La proximité relationnelle dans les fusions-acquisitions : un préalable à une collaboration durable</w:t>
+                <w:t xml:space="preserve">Dans quelle mesure les outils de gestion contribuent-ils à une proximité relationnelle dans les projets d’innovation collaboratifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanne Gourvil-Le Perron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - Apprendre dans les équipes au travail et dans les projets collaboratifs : quelle place pour l'intelligence collective ? Partages d'expériences et de connaissances entre praticiens et chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">Huitièmes journées du Groupe Thématique Innovation de l’AIMS, Innovations, Espaces et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512276v1</w:t>
+                <w:t xml:space="preserve">hal-02512490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer le travail d'équipe en chirurgie robotique. La recherche partenariale comme dynamique créative d'apprentissage</w:t>
               </w:r>
@@ -1418,77 +1418,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Gresell-Zaibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus-Peter Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ARTEM OCC : ARTEM International Organizational Creativity and Sustainability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
@@ -1517,51 +1517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contradictions during collaborative innovation projects: the role of artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,77 +1853,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managements des projets collaboratifs innovants et Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Guèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine. PUN-Éditions universitaires de Lorraine, 2018, 9782814303195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2025,51 +2025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Guèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Carbonnel; Raphaël Didier; Delphine Wannenmacher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations sociales : Leviers pour une transition sociale, économique et environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2111,90 +2111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical Participatory Action Research. A creative and responsible approach to facilitate the development of collaborative projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khoudia Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, collection « Organisations en action »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2232,64 +2232,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépasser les tensions et tisser des liens autour d’un Tiers-Lieu: un défi pour devenir un PTCE exemplaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudia Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lethielleux L. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exemplarité et ESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, 2020, 9782374961040</w:t>
@@ -2318,51 +2318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction d’un instrument de gestion pour accompagner la collaboration dans les étapes amont des projets innovants collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcandella E.; Antoine, A.; Wannenmacher, D.; Guèye K (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managements des projets collaboratifs innovants et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN, pp. 199-216, 2017, 978-2814303195</w:t>
@@ -2584,64 +2584,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée de recherche AGRH du Groupe de Recherche Thématique GRH et Territoire, 7 juin 2016, Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Guèye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2944,51 +2944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-06-2017-0066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00225" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Comino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Useldinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Gourvil-Le Perron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gresell-Zaibet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter Schulz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-06-2017-0066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00225" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Comino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Useldinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Gourvil-Le Perron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gresell-Zaibet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter Schulz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>