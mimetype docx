--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -208,248 +208,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practice-Centered Approach to Design Cooperative Healthcare Information Systems: Data, Architectural and Organizational Challenges</w:t>
+                <w:t xml:space="preserve">Considering the Artifact Ecology when Supporting the Evolution of Practices - Analyzing the Parallel Journeys of Two Teleconsultation Software in a General Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Marref</w:t>
+                <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31577/cai_2022_1_191⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (GROUP), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3492821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937011v1</w:t>
+                <w:t xml:space="preserve">hal-03543275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering the Artifact Ecology when Supporting the Evolution of Practices - Analyzing the Parallel Journeys of Two Teleconsultation Software in a General Hospital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Cormi</w:t>
+                <w:t xml:space="preserve">Practice-Centered Approach to Design Cooperative Healthcare Information Systems: Data, Architectural and Organizational Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Marref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (GROUP), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Computing and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.191-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3492821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31577/cai_2022_1_191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543275v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-Supported Knotworking</w:t>
               </w:r>
@@ -474,51 +474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Bossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Grönvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (CSCW1), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -552,51 +552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Telemedicine in Nursing Homes: A Mixed-Method Study to Identify Critical Factors When Connecting with a General Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -712,602 +712,602 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux réglementaires et pratiques de la production des documents numériques dans les établissements de santé publics</w:t>
+                <w:t xml:space="preserve">Bridging coordination practices and digital infrastructure in French Community Health Centers – A Renewal of Primary Care Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonord Rolland-Blin</w:t>
+                <w:t xml:space="preserve">Jonathan Groff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Tixier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JetSan 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">InfraHealth 2025: Proceedings of the 10th International Conference on Infrastructures for Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48340/ihc2025_pd014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250495v1</w:t>
+                <w:t xml:space="preserve">hal-05395346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Different Stakeholders Make Use of Policies in an Ongoing Digital Archiving Project for Patient Records?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonord Rolland-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InfraHEALTH 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIST3N|TPRA, Université de Technologie de Troyes, Oct 2025, Troyes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48340/ihc2025_p007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure prise en compte des réglementations dans la conception et la mise en œuvre de technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Enjeux réglementaires et pratiques de la production des documents numériques dans les établissements de santé publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonord Rolland-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche sur les Médiations (CREM), Université de Lorraine; Laboratoire paragraphe, Université Paris 8, Oct 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">JetSan 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIST3N|MSAD, Université de Technologie de Troyes, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250573v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation sociotechnique pour soutenir la réflexivité sur le travail des données et les écologies d'artefact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vers une meilleure prise en compte des réglementations dans la conception et la mise en œuvre de technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonord Rolland-Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tixier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">H2PTM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur les Médiations (CREM), Université de Lorraine; Laboratoire paragraphe, Université Paris 8, Oct 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384806v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging coordination practices and digital infrastructure in French Community Health Centers – A Renewal of Primary Care Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Groff</w:t>
+                <w:t xml:space="preserve">Modélisation sociotechnique pour soutenir la réflexivité sur le travail des données et les écologies d'artefact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfraHealth 2025: Proceedings of the 10th International Conference on Infrastructures for Healthcare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48340/ihc2025_pd014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05395346v1</w:t>
+                <w:t xml:space="preserve">hal-05384806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre coopération inter-organisationnelle et gestion des soins aux patients : une analyse de l'appropriation de deux systèmes de téléconsultation dans un hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">91e Congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1332,90 +1332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pour l'analyse et la conception dans les écologies d'artefacts réglementées (MADRAE) : Analyse d’un cas à propos de pratiques coopératives en télémédecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INFORSID, May 2024, Nancy, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1544,90 +1544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling for Analysis and Design in Regulated Artifacts Ecologies (MADRAE): a Case for Cooperative Practices in Telemedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1661,77 +1661,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling documentation and communication practices to support integrated care pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Marref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Computer-Supported Cooperative Work.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1759,286 +1759,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperating To Build and Manage Patients’ Trajectories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A practice-centered approach to design cooperative healthcare information systems – data, architectural and organizational challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Marref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624423v1</w:t>
+                <w:t xml:space="preserve">hal-03620197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practice-centered approach to design cooperative healthcare information systems – data, architectural and organizational challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cooperating To Build and Manage Patients’ Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Marref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620197v1</w:t>
+                <w:t xml:space="preserve">hal-03624423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the local domestication of a teleconsultation solution is influenced by the adoption of a national policy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Computer-Supported Cooperative Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Siegen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2202,51 +2202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARE: An Application to Support the Collective Management of Patients at Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Las Vegas, United States. pp.743-748, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2325,51 +2325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Collaboration to Preserve the Quality of Life of Patients at Home—A Design Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designing Healthcare That Works</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.39-57, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2416,51 +2416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting Patterns in Home Care Work: Supporting Collaboration Among Self-Employed Care Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COOP 2016: Proceedings of the 12th International Conference on the Design of Cooperative Systems, 23-27 May 2016, Trento, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.139-154, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2507,51 +2507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing the Work Practices of an Inter-professional Home Care Team: Supporting a Dynamic Approach for Quality Home Care Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COOP 2014 - Proceedings of the 11th International Conference on the Design of Cooperative Systems, 27-30 May 2014, Nice (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.243-258, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2778,51 +2778,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3A3B8E1"/>
+    <w:nsid w:val="F2A73EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3009,51 +3009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khuloud-abou-amsha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0987-9640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197078869" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Marref" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Abou Amsha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_191" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492821" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gr&#246;nvall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Rechem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onord Rolland-Blin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_p007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_pd014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04192854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gronvall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Saad-Sulonen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593743.3593778" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ep03" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04454206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03624423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03620197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02863731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2020_ep06" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083671.3083717" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812583-0.00003-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33464-6_9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06498-7_15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03361807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TROY0011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khuloud-abou-amsha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0987-9640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197078869" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Abou Amsha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492821" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Marref" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gr&#246;nvall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Rechem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_pd014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onord Rolland-Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_p007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04192854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gronvall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Saad-Sulonen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593743.3593778" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ep03" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04454206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03620197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03624423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02863731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2020_ep06" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083671.3083717" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812583-0.00003-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33464-6_9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06498-7_15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03361807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TROY0011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>