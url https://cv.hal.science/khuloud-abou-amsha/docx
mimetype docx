--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -208,248 +208,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering the Artifact Ecology when Supporting the Evolution of Practices - Analyzing the Parallel Journeys of Two Teleconsultation Software in a General Hospital</w:t>
+                <w:t xml:space="preserve">Practice-Centered Approach to Design Cooperative Healthcare Information Systems: Data, Architectural and Organizational Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Cormi</w:t>
+                <w:t xml:space="preserve">Rahma Marref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3492821⟩</w:t>
+              <w:t xml:space="preserve">Computing and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.191-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31577/cai_2022_1_191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543275v1</w:t>
+                <w:t xml:space="preserve">hal-03937011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practice-Centered Approach to Design Cooperative Healthcare Information Systems: Data, Architectural and Organizational Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Considering the Artifact Ecology when Supporting the Evolution of Practices - Analyzing the Parallel Journeys of Two Teleconsultation Software in a General Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Marref</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Matthieu Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (1), pp.191-212. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (GROUP), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31577/cai_2022_1_191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3492821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937011v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-Supported Knotworking</w:t>
               </w:r>
@@ -474,51 +474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Bossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Grönvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (CSCW1), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -552,51 +552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Telemedicine in Nursing Homes: A Mixed-Method Study to Identify Critical Factors When Connecting with a General Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -712,602 +712,602 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging coordination practices and digital infrastructure in French Community Health Centers – A Renewal of Primary Care Information Systems</w:t>
+                <w:t xml:space="preserve">How Different Stakeholders Make Use of Policies in an Ongoing Digital Archiving Project for Patient Records?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Groff</w:t>
+                <w:t xml:space="preserve">Léonord Rolland-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfraHealth 2025: Proceedings of the 10th International Conference on Infrastructures for Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">InfraHEALTH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIST3N|TPRA, Université de Technologie de Troyes, Oct 2025, Troyes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48340/ihc2025_pd014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48340/ihc2025_p007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395346v1</w:t>
+                <w:t xml:space="preserve">hal-05250539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Different Stakeholders Make Use of Policies in an Ongoing Digital Archiving Project for Patient Records?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Enjeux réglementaires et pratiques de la production des documents numériques dans les établissements de santé publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonord Rolland-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfraHEALTH 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JetSan 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIST3N|MSAD, Université de Technologie de Troyes, Jun 2025, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250539v1</w:t>
+                <w:t xml:space="preserve">hal-05250495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux réglementaires et pratiques de la production des documents numériques dans les établissements de santé publics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Vers une meilleure prise en compte des réglementations dans la conception et la mise en œuvre de technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonord Rolland-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JetSan 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIST3N|MSAD, Université de Technologie de Troyes, Jun 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">H2PTM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur les Médiations (CREM), Université de Lorraine; Laboratoire paragraphe, Université Paris 8, Oct 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250495v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure prise en compte des réglementations dans la conception et la mise en œuvre de technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonord Rolland-Blin</w:t>
+                <w:t xml:space="preserve">Modélisation sociotechnique pour soutenir la réflexivité sur le travail des données et les écologies d'artefact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Tixier</w:t>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche sur les Médiations (CREM), Université de Lorraine; Laboratoire paragraphe, Université Paris 8, Oct 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250573v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation sociotechnique pour soutenir la réflexivité sur le travail des données et les écologies d'artefact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging coordination practices and digital infrastructure in French Community Health Centers – A Renewal of Primary Care Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Groff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">InfraHealth 2025: Proceedings of the 10th International Conference on Infrastructures for Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48340/ihc2025_pd014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384806v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre coopération inter-organisationnelle et gestion des soins aux patients : une analyse de l'appropriation de deux systèmes de téléconsultation dans un hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">91e Congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1332,90 +1332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pour l'analyse et la conception dans les écologies d'artefacts réglementées (MADRAE) : Analyse d’un cas à propos de pratiques coopératives en télémédecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INFORSID, May 2024, Nancy, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1544,90 +1544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling for Analysis and Design in Regulated Artifacts Ecologies (MADRAE): a Case for Cooperative Practices in Telemedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1661,77 +1661,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling documentation and communication practices to support integrated care pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Marref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Computer-Supported Cooperative Work.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1759,286 +1759,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practice-centered approach to design cooperative healthcare information systems – data, architectural and organizational challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cooperating To Build and Manage Patients’ Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Marref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620197v1</w:t>
+                <w:t xml:space="preserve">hal-03624423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperating To Build and Manage Patients’ Trajectories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A practice-centered approach to design cooperative healthcare information systems – data, architectural and organizational challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Marref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624423v1</w:t>
+                <w:t xml:space="preserve">hal-03620197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the local domestication of a teleconsultation solution is influenced by the adoption of a national policy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Computer-Supported Cooperative Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Siegen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2202,51 +2202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARE: An Application to Support the Collective Management of Patients at Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Las Vegas, United States. pp.743-748, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2325,51 +2325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Collaboration to Preserve the Quality of Life of Patients at Home—A Design Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designing Healthcare That Works</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.39-57, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2416,51 +2416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting Patterns in Home Care Work: Supporting Collaboration Among Self-Employed Care Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COOP 2016: Proceedings of the 12th International Conference on the Design of Cooperative Systems, 23-27 May 2016, Trento, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.139-154, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2507,51 +2507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing the Work Practices of an Inter-professional Home Care Team: Supporting a Dynamic Approach for Quality Home Care Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Abou Amsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COOP 2014 - Proceedings of the 11th International Conference on the Design of Cooperative Systems, 27-30 May 2014, Nice (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.243-258, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2778,51 +2778,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2A73EAC"/>
+    <w:nsid w:val="AF8E23FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3009,51 +3009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khuloud-abou-amsha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0987-9640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197078869" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Abou Amsha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492821" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Marref" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gr&#246;nvall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Rechem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_pd014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onord Rolland-Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_p007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04192854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gronvall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Saad-Sulonen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593743.3593778" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ep03" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04454206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03620197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03624423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02863731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2020_ep06" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083671.3083717" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812583-0.00003-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33464-6_9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06498-7_15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03361807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TROY0011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/khuloud-abou-amsha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0987-9640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197078869" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Marref" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Abou Amsha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_191" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492821" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gr&#246;nvall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Rechem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onord Rolland-Blin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_p007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_pd014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04192854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gronvall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Saad-Sulonen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593743.3593778" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ep03" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04454206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03624423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03620197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02863731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2020_ep06" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083671.3083717" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812583-0.00003-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33464-6_9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06498-7_15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03361807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TROY0011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>