--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,289 +636,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">3D Chemical Shift-Encoded MRI for Volume and Composition Quantification of Abdominal Adipose Tissue During an Overfeeding Protocol in Healthy Volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeline Nemeth</w:t>
+                <w:t xml:space="preserve">Berenice Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (6), pp.1587-1599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmri.26532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -928,410 +794,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental comparison of a Large Divergent Elements Sparse Array and Row-Column Array for 3D ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Jacquet</w:t>
+                <w:t xml:space="preserve">Pierre Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kauffmann</w:t>
+                <w:t xml:space="preserve">Mohamed Tamaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Object Tracking of Supported Nanoparticles during in situ Environmental TEM Studies of Nanocatalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A machine Learning pipeline to track dynamics of a population of nanoparticles during in situ Environmental Transmission Electron Microscopy in gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Epicier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Ducottet</w:t>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscience Microscopy Congress (mmc) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M&amp;M2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Microscopy Society of America (MSA), Aug 2021, Pittsburgh (virtual), United States. pp.2236-2237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621008060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271194v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine Learning pipeline to track dynamics of a population of nanoparticles during in situ Environmental Transmission Electron Microscopy in gases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
+                <w:t xml:space="preserve">Multiple Object Tracking of Supported Nanoparticles during in situ Environmental TEM Studies of Nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+                <w:t xml:space="preserve">T Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Epicier</w:t>
+                <w:t xml:space="preserve">C Ducottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M&amp;M2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscience Microscopy Congress (mmc) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Microscopy Society (RMS, UK), Jul 2021, Manchester (on line), United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271239v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Duplex Pipeline for the Generation of Realistic Echocardiographic Sequences with Doppler Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1340,913 +1206,913 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Chemical Shift-Encoded MRI for Volume and Composition Quantification of Abdominal Adipose Tissue During an Overfeeding Protocol in Healthy Volunteers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeline Nemeth</w:t>
+                <w:t xml:space="preserve">Berenice Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer vs. an innovative devices' ability to generate images for teledermatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Amouroux</w:t>
+                <w:t xml:space="preserve">Sébastien Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Cunff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khuram Faraz</w:t>
+                <w:t xml:space="preserve">Christian Daul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Physics, Engineering and Technologies for Bio-Medicine, PETBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of image quality criteria for telemedicine-based consultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Amouroux</w:t>
+                <w:t xml:space="preserve">Sébastien Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Cunff</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Daul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter C.P.M. Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International school for young scientists “Physics, Engineering and Technologies for Biomedicine”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PhysBio - MEPhI (National Research Nuclear University), Oct 2017, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global adjustment for creating extended panoramic images in video-dermoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics, ECBO 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany. paper 104110O</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards skin image mosaicing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification volumique des graisses abdominales sous-cutanées et viscérales par résonance magnétique nucléaire du proton à 3T : application à un protocole de surnutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Ségrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Seyssel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Image Processing Theory, Tools and Applications, IPTA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">1er meeting annuel du réseau de jeunes chercheurs en imagerie FINYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416839v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification volumique des graisses abdominales sous-cutanées et viscérales par résonance magnétique nucléaire du proton à 3T : application à un protocole de surnutrition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards skin image mosaicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C.P.M. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Daul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er meeting annuel du réseau de jeunes chercheurs en imagerie FINYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Image Processing Theory, Tools and Applications, IPTA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434740v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical flow with structure information for epithelial image mosaicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharib Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter C.P.M. Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2256,114 +2122,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin image mosaicing with topological inference and global adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université de Lorraine, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LORR0278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01701772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2510,51 +2376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Foy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boussageon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fradi.2023.1168448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dauce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Sasaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13071062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Khuram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3136620" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Evain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2976809" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Segrestin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Seyssel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26532" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coffy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201529" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Faraz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grenier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducottet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Cunff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C.P.M. Blondel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharib Ali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01701772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Foy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boussageon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fradi.2023.1168448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dauce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Sasaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13071062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Khuram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3136620" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Evain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2976809" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Segrestin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Seyssel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaraoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coffy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201529" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Faraz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grenier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducottet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Cunff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C.P.M. Blondel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharib Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01701772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0278" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>