--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -936,252 +936,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine Learning pipeline to track dynamics of a population of nanoparticles during in situ Environmental Transmission Electron Microscopy in gases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Object Tracking of Supported Nanoparticles during in situ Environmental TEM Studies of Nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+                <w:t xml:space="preserve">T Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Epicier</w:t>
+                <w:t xml:space="preserve">K Faraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ducottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M&amp;M2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscience Microscopy Congress (mmc) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Microscopy Society (RMS, UK), Jul 2021, Manchester (on line), United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271239v1</w:t>
+                <w:t xml:space="preserve">hal-03271194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Object Tracking of Supported Nanoparticles during in situ Environmental TEM Studies of Nanocatalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Epicier</w:t>
+                <w:t xml:space="preserve">A machine Learning pipeline to track dynamics of a population of nanoparticles during in situ Environmental Transmission Electron Microscopy in gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Faraz</w:t>
+                <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Ducottet</w:t>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscience Microscopy Congress (mmc) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M&amp;M2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Microscopy Society of America (MSA), Aug 2021, Pittsburgh (virtual), United States. pp.2236-2237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621008060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271194v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Duplex Pipeline for the Generation of Realistic Echocardiographic Sequences with Doppler Imaging</w:t>
               </w:r>
@@ -1757,260 +1757,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification volumique des graisses abdominales sous-cutanées et viscérales par résonance magnétique nucléaire du proton à 3T : application à un protocole de surnutrition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards skin image mosaicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C.P.M. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Daul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er meeting annuel du réseau de jeunes chercheurs en imagerie FINYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Image Processing Theory, Tools and Applications, IPTA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434740v1</w:t>
+                <w:t xml:space="preserve">hal-01416839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards skin image mosaicing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification volumique des graisses abdominales sous-cutanées et viscérales par résonance magnétique nucléaire du proton à 3T : application à un protocole de surnutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Ségrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Seyssel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Image Processing Theory, Tools and Applications, IPTA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">1er meeting annuel du réseau de jeunes chercheurs en imagerie FINYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416839v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical flow with structure information for epithelial image mosaicing</w:t>
               </w:r>
@@ -2376,51 +2376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Foy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boussageon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fradi.2023.1168448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dauce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Sasaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13071062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Khuram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3136620" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Evain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2976809" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Segrestin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Seyssel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaraoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coffy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201529" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Faraz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grenier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducottet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Cunff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C.P.M. Blondel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharib Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01701772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0278" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Foy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boussageon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fradi.2023.1168448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dauce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Sasaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13071062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Khuram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3136620" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Evain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2976809" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Segrestin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Seyssel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaraoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coffy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201529" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Faraz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grenier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducottet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Cunff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C.P.M. Blondel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharib Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01701772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0278" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>