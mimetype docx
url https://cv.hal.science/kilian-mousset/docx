--- v0 (2026-03-21)
+++ v1 (2026-05-09)
@@ -340,269 +340,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un passe-temps à la mode devenu “ordinaire” : L’itinéraire du tennis de table en France au début du 20 e siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An attentive ambivalence: France’s view of China’s table tennis supremacy (1950s–1980s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.161.0107⟩</w:t>
+              <w:t xml:space="preserve">Sport in History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), pp.30-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17460263.2024.2405586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726245v1</w:t>
+                <w:t xml:space="preserve">hal-04707034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attentive ambivalence: France’s view of China’s table tennis supremacy (1950s–1980s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un passe-temps à la mode devenu “ordinaire” : L’itinéraire du tennis de table en France au début du 20 e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kilian Mousset</w:t>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport in History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-23. </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (161), pp.107-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17460263.2024.2405586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.161.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04707034v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decline in ping-pong in France: rumour or reality? (1934–1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -649,64 +649,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rise of Ping-Pong as a Sport in France (1932–1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (1), pp.48-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1052,64 +1052,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interwar Crazes and Sport Diffusion: The Case of French Ping-Pong, 1932–1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (11), pp.973-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1312,51 +1312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahan: A hero at the service of physical and moral education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (2), pp.181-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1403,64 +1403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mode du ping-pong en France en 1902 : une autre façon de questionner les classiques transferts culturels dans le domaine du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern and Contemporary France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (4), pp.413-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1507,51 +1507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new age of sports…fierce: the sportsmanship of body techniques of a modern hero: Rahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1579,209 +1579,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertissement de salon ou sport moderne ? Représentations du tennis de table dans L'Auto-Vélo et L'Auto (1900-1939)</w:t>
+                <w:t xml:space="preserve">Divertissement de salon ou sport moderne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 199 (5), pp.183-214. </w:t>
+              <w:t xml:space="preserve">, 2016, n° 199 (5), pp.183-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.199.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329227v1</w:t>
+                <w:t xml:space="preserve">hal-04008643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertissement de salon ou sport moderne ?</w:t>
+                <w:t xml:space="preserve">Divertissement de salon ou sport moderne ? Représentations du tennis de table dans L'Auto-Vélo et L'Auto (1900-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n° 199 (5), pp.183-214. </w:t>
+              <w:t xml:space="preserve">, 2016, 199 (5), pp.183-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.199.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008643v1</w:t>
+                <w:t xml:space="preserve">hal-02329227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1989,51 +1989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ arbitrage dans ​Kuruko’s Basket ​: Mirage de l’arbitre invisible et/ou théâtralisation du propos ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,51 +2166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La FFTT et ses clubs affiliés à l’épreuve du pouvoir entre 1927 et 1932. D’une construction sportive prétexte à l’entre-soi des grands clubs parisiens à l’exercice d’un pouvoir décentralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Carrefour d’Histoire du Sport, Le Sport et ses Pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2248,51 +2248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le nouvel âge des sports... farouches », La sportivité des techniques corporelles d’un héros éminemment moderne : Rahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bande dessinée et Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2856,73 +2856,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalogue de l’Exposition « Jouons sportif ! » du Musée du jouet de Moirans-en-Montagne</w:t>
+              <w:t xml:space="preserve">Jouons sportifs, catalogue de l’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125611v1</w:t>
+                <w:t xml:space="preserve">hal-03465898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeux de salon aux jouets sportifs : miroir d’une sociabilité bourgeoise</w:t>
               </w:r>
@@ -2938,73 +2938,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jouons sportifs, catalogue de l’exposition</w:t>
+              <w:t xml:space="preserve">Catalogue de l’Exposition « Jouons sportif ! » du Musée du jouet de Moirans-en-Montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465898v1</w:t>
+                <w:t xml:space="preserve">hal-03125611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3339,51 +3339,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0DA9360"/>
+    <w:nsid w:val="29C7B882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3487,51 +3487,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CAD199F2"/>
+    <w:nsid w:val="7C65E2AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3721,51 +3721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kilian-mousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4552-8012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223343382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2024.2405586" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180562v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2023.2246409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/21558450.50.1.04" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2239821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2022.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1919187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1844187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.013.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04009450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04001875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482842" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2018.1498072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04001885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.2276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.199.0183" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04008643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saleh Hajj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02890946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delisle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01684760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN20046" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05488507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05488493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kilian-mousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4552-8012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223343382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2024.2405586" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180562v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2023.2246409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/21558450.50.1.04" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2239821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2022.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1919187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1844187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.013.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04009450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04001875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482842" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2018.1498072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04001885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.2276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04008643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.199.0183" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saleh Hajj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02890946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delisle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01684760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN20046" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05488507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05488493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>