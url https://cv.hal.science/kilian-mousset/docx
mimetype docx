--- v1 (2026-05-09)
+++ v2 (2026-05-31)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.01208459215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kilian Mousset </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de conférences - Habilité à diriger des recherches  -  Historien du sport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -174,50 +174,139 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">l'histoire culturelle du sport en France au XXe siècle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">l'histoire institutionnelle, politique et olympique du sport à l'international au XXe siècle.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Encadrements doctoraux :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Christian Saleh Hajj (depuis 2022) avec Pr. Guillaume Bodet (50%) (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://l-vis.univ-lyon1.fr/staff/christian-saleh-hajj/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre de sociétés savantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Société Française d'Histoire du Sport (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://www.sfhs.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Comité Européen d'Histoire du Sport (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://www.cesh-site.eu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
@@ -237,1545 +326,1545 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'histoire des activités physiques et sportives par les archives : Quelle place donnée au corps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Malanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attentive ambivalence: France’s view of China’s table tennis supremacy (1950s–1980s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (1), pp.30-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17460263.2024.2405586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un passe-temps à la mode devenu “ordinaire” : L’itinéraire du tennis de table en France au début du 20 e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (161), pp.107-121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.161.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decline in ping-pong in France: rumour or reality? (1934–1939)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The failure to co-host the Seoul 1988 Summer Olympics: a diplomacy “of small steps” influenced by international opinion (1985–88)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport in Society</w:t>
+              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17430437.2023.2246409⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19406940.2023.2239821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180562v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rise of Ping-Pong as a Sport in France (1932–1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (1), pp.48-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5406/21558450.50.1.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The failure to co-host the Seoul 1988 Summer Olympics: a diplomacy “of small steps” influenced by international opinion (1985–88)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A decline in ping-pong in France: rumour or reality? (1934–1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Épron</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
+              <w:t xml:space="preserve">Sport in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19406940.2023.2239821⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17430437.2023.2246409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170653v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports et modernité dans les débats politiques parisiens de la Belle Époque (1882-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Sociale - Social History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 55 (N° 113), pp.71-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/his.2022.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ITTF and Olympic recognition of table tennis: from pure amateurism to the Asian markets (1926-1988)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (4), pp.578-595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17460263.2021.1919187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interwar Crazes and Sport Diffusion: The Case of French Ping-Pong, 1932–1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (11), pp.973-991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09523367.2020.1844187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fédération française de tennis de table (FFTT) et ses clubs affiliés à l’épreuve du pouvoir (1927-1932) : de l’entre-soi à l’encadrement d’un succès sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsss.013.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fédération française de tennis de table (FFTT) et ses clubs affiliés à l’épreuve du pouvoir (1927-1932) : de l’entre-soi à l’encadrement d’un succès sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsss.013.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahan: A hero at the service of physical and moral education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (2), pp.181-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07053436.2018.1482842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mode du ping-pong en France en 1902 : une autre façon de questionner les classiques transferts culturels dans le domaine du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern and Contemporary France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (4), pp.413-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09639489.2018.1498072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new age of sports…fierce: the sportsmanship of body techniques of a modern hero: Rahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/comicalites.2276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divertissement de salon ou sport moderne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n° 199 (5), pp.183-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.199.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divertissement de salon ou sport moderne ? Représentations du tennis de table dans L'Auto-Vélo et L'Auto (1900-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 199 (5), pp.183-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.199.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1785,547 +1874,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Recognition and Vulnerability of Olympic Sports: The Case of Basque Pelota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Saleh Hajj</w:t>
+                <w:t xml:space="preserve">L’ arbitrage dans ​Kuruko’s Basket ​: Mirage de l’arbitre invisible et/ou théâtralisation du propos ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bodies, Identities and Representations in Physical Education and Sports from Ancient Times to the Present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISHPES, Jul 2025, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392736v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Criteria for Olympic Sport Recognition (1896-1992)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">The Recognition and Vulnerability of Olympic Sports: The Case of Basque Pelota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Saleh Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Narrative of Sport Themes, Stories, Authors, Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESH, Sep 2025, Salerno (Italy), Italy</w:t>
+              <w:t xml:space="preserve">Bodies, Identities and Representations in Physical Education and Sports from Ancient Times to the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHPES, Jul 2025, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392775v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ arbitrage dans ​Kuruko’s Basket ​: Mirage de l’arbitre invisible et/ou théâtralisation du propos ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+                <w:t xml:space="preserve">The Evolution of Criteria for Olympic Sport Recognition (1896-1992)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Saleh Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joly</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kilian Mousset</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Narrative of Sport Themes, Stories, Authors, Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESH, Sep 2025, Salerno (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488579v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire des premiers championnats du monde de ping-pong à Paris en 1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire(s) de balles et de plumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, IFEPSA Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La FFTT et ses clubs affiliés à l’épreuve du pouvoir entre 1927 et 1932. D’une construction sportive prétexte à l’entre-soi des grands clubs parisiens à l’exercice d’un pouvoir décentralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Carrefour d’Histoire du Sport, Le Sport et ses Pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le nouvel âge des sports... farouches », La sportivité des techniques corporelles d’un héros éminemment moderne : Rahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bande dessinée et Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2335,773 +2424,691 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sports de raquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brice Lefèvre et Valérie Raffin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INJEP, pp.115-125, 2023, 978-2-11-167972-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile naissance d’un spectacle sportif : l’exemple de la médiatisation des championnats du monde de ping-pong à Paris en 1933</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une histoire du tennis de table en milieu scolaire de la fin du 19e siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bauer Thomas et Gomet Doriane (dir.). </w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Visioli; Oriane Petiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire(s) de balles et de plumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pulim, pp.155-167, 2020, 9782842877996</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les activités de raquette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, pp.45-54, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890946v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des sports et des élus. Lecture du Bulletin municipal de Paris (1882-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tétart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Tétart; Sylvain Villaret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Édiles au stade. Aux origines des politiques sportives municipales. Vers 1850-1914</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-81, 2020, PUR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire du tennis de table en milieu scolaire de la fin du 19e siècle à nos jours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bauer</w:t>
+                <w:t xml:space="preserve">La difficile naissance d’un spectacle sportif : l’exemple de la médiatisation des championnats du monde de ping-pong à Paris en 1933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Jérôme Visioli; Oriane Petiot. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bauer Thomas et Gomet Doriane (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les activités de raquette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRAPS, pp.45-54, 2020</w:t>
+              <w:t xml:space="preserve">Histoire(s) de balles et de plumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pulim, pp.155-167, 2020, 9782842877996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359872v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tennis de table en milieu scolaire: une histoire ludo-sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeux de salon aux jouets sportifs : miroir d’une sociabilité bourgeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jouons sportifs, catalogue de l’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465898v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03125611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mode du ping-pong de 1901 à 1939 : d’un jeu de salon mondain à un sport moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Rennes 2, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017REN20046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01684760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3111,167 +3118,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'innovation matérielle et le dynamisme asiatique bousculent l'hégémonie et l'attentisme de l'Europe : une histoire internationale des raquettes de tennis de table (1952-1959), tome 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Marie et Louis Pasteur, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05488507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'histoire du tennis de table : de son histoire culturelle en France à ses perspectives internationales, tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Marie et Louis Pasteur, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05488493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3339,51 +3346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29C7B882"/>
+    <w:nsid w:val="BC7F0602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3487,51 +3494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C65E2AE"/>
+    <w:nsid w:val="C98DA3F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3634,55 +3641,357 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="F1EB52D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="7729C588"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3721,51 +4030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kilian-mousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4552-8012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223343382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2024.2405586" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180562v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2023.2246409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/21558450.50.1.04" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2239821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2022.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1919187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1844187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.013.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04009450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04001875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482842" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2018.1498072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04001885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.2276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04008643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.199.0183" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saleh Hajj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02890946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delisle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01684760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN20046" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05488507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05488493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kilian-mousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4552-8012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223343382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l-vis.univ-lyon1.fr/staff/christian-saleh-hajj/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfhs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cesh-site.eu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2024.2405586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2239821" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/21558450.50.1.04" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2023.2246409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2022.0003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1919187" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1844187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.013.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04009450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04001875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482842" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2018.1498072" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04001885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.2276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04008643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.199.0183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saleh Hajj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delisle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02890946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185014v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01684760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN20046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05488507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05488493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>