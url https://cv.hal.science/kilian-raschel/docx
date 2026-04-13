--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kilian Raschel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stationary distribution of reflected Brownian motion in a wedge: differential properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elvey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.1-68. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/24-EJP1257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the first hitting time of a high-dimensional orthant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.39. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-ECP688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some topics in random walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Laulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journées MAS 2022 - Dynamic and Stochastic Modelling Rouen, France, August 29–31, 2022, 80, pp.51-71. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202580051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice walks confined to an octant in dimension 3: (non-)rationality of the second critical exponent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Jenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.683-713. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPD/184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limit law of the superdiffusive elephant random walk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Laulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (none), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2409.06836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic terms in discrete heat kernel expansions in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elvey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nessmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPD/199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential transcendence of Bell numbers and relatives: a Galois theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Vizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (6), pp.1577-1615. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ajm.2024.a944358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091272v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Multiplicative Functions of Uniform Random Vectors in Large Integer Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakhar Kabluchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Marynych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in mathematics = Resultate der Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (5), pp.201. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00025-023-01978-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic functions for singular quadrant walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indagationes Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.936-972. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indag.2023.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generating function of the survival probabilities in a cone is not rational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lotharigien de Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87B, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.05027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks with drift inside a pyramid: convergence rate for the survival probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), pp.973. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30757/ALEA.v20-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence for a class of order-one autoregressive processes and Mallows-Riordan polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerold Alsmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aam.2023.102555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary brownian motion in a 3/4-plane: Reduction to a riemann-hilbert problem via fourier transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indagationes Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (5), pp.17 (874-890). </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indag.2022.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing discrete harmonic functions in wedges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 375 (7), pp.4741-4782. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/tran/8615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stationary distribution of reflected Brownian motion in a non-convex wedge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Markov Processes ans Related Fields, 28 (5), pp.737-772. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2102.11754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150317v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin boundary of killed random walks on isoradial graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potential Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.201-226. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11118-021-09912-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin boundary of random walks in convex cones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jetlir Duraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Wachtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Lebesgue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.559-609. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ahl.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting quadrant walks via Tutte's invariant method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, paper # 3. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/C61055360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577762v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane bipolar orientations and quadrant walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.Article B81l</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary behavior of random walks in cones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.711-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the least common multiple of several random integers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Marynych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Number Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 204, pp.113--133. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnt.2019.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On walks avoiding a quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Trotignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Z-invariant Ising model via dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174 (1-2), pp.235-305. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-018-0861-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral expression for the stationary distribution of reflected Brownian motion in a wedge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (4B), pp.3673-3713. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/19-BEJ1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential transcendence & algebraicity criteria for the series counting weighted quadrant walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de Besançon. Algèbre et Théorie des Nombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 41-80. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/pmb.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extinction problem for a class of distylous plant populations with sporophytic self-incompatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerold Alsmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (6), pp.1841-1874. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-019-01328-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Z$-invariant massive Laplacian on isoradial graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventiones Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (1), pp.109-189. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00222-016-0687-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Lattice Walks and Universality Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Melczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marni Mishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcta.2017.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutte's invariant approach for Brownian motion reflected in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ESAIM: PS Volume 21, 2017, 21, pp.220-234. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2017006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271870v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human proof of Gessel's lattice path conjecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 369 (2, February 2017), pp.1365-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858083v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the exit time from a cone for random walks with drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp.511-532. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/rmi/893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838721v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter les excursions sur un échiquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449, pp.40-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New steps in walks with small steps in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kourkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2015) (3), pp.461-511. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00026-015-0279-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840239v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About a possible analytic approach for walks in the quarter plane with arbitrary big jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, C. R. Acad. Sci. Paris, Ser I, CRASS1:5432, pp.6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in the quarter plane, discrete harmonic functions and conformal mappings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (10), pp.3147-3178. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-D-finite excursions in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.45-63. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcta.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the exit time from a cone for Brownian motion with drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (63), pp. 1-27. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v19-3169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of fluctuations of random walks on R and applications to random walks on R+ with non-elastic reflection at 0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Essifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.591-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks reaching against all odds the other side of the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Leeuwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/jap/1363784426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586295v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage time of a random walk in the quarter plane for opinions in the voter model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kourkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queueing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (2-3), pp.219-234. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11134-012-9333-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384187v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction probabilities for a distylous plant population modeled by an inhomogeneous random walk on the positive quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lafitte-Godillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Chi Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (2), pp.700-722. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120864258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compensation approach for walks with small steps in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Adan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Leeuwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2), pp.161-183. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0963548312000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551472v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting walks in a quadrant: a unified approach via boundary value problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.749-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exact asymptotics in the counting of walks in the quarter-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.109-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the functions counting walks with small steps in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de L'IHÉS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (1), pp.69-114. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10240-012-0045-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit expression for the generating function counting Gessel's walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.414-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438190v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in the quarter plane with zero drift: an explicit criterion for the finiteness of the associated group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (4), pp.619-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00572276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green functions for killed random walks in the Weyl chamber of Sp(4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.1001-1019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425923v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in Z_+^2 with non-zero drift absorbed at the axes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 139 (3), pp.287-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Holonomy or Algebraicity of Generating Functions Counting Lattice Walks in the Quarter-Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.485-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00469603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green functions and Martin compactification for killed random walks related to SU(3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (17), pp.176-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyharmonic functions and random processes in cones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms (AofA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clemens Heuberger, Jun 2020, Klagenfurt, Austria. pp.9:1--9:19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting quadrant walks via Tutte's invariant method (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28-th International Conference on Formal Power Series and Algebraic Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.6416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228676v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic approach for reflected Brownian motion in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exact asymptotics in the counting of walks in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Meeting on Probabilistic, Combinatorial, and Asymptotic Methods in the Analysis of Algorithms (AofA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montreal, Canada. pp.109-124, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in statistical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Mathématique de France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Mathématique de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 59, pp.xxii + 230, 2023, Panoramas et Synthèses, Anne Moreau, 978-2-85629-970-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcendence in Algebra, Combinatorics, Geometry and Number Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 373, 560 p., 2021, Springer Proceedings in Mathematics &amp; Statistics, 978-3-030-84303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de Probabilités XLVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Beiglböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Stebegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donati-Martin, Catherine; Lejay, Antoine; Rouault, Alain. Springer, 2168, pp.506, 2016, Lecture Notes in Mathematics, 978-3-319-44464-2. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44465-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">t-Martin boundary of killed random walks in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Donati-Martin; Antoine Lejay; Alain Rouault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Probabilités XLVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2168 of the series Lecture Notes in Mathematics </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-323, 2016, Séminaire de Probabilités XLVIII, 978-3-319-44464-2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44465-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular walks in the quarter plane and Bernoulli numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Vizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRETE HARMONIC POLYNOMIALS IN MULTIDIMENSIONAL ORTHANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of returns to the coordinate hyperplanes for conditioned simple random walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence probabilities for MA(1) sequences with uniform innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Aurzada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary contacts for reflected random walks in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of weighted quadrant walks: criteria for algebraicity and D-finiteness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elvey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflected random walks and unstable Martin boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ignatiouk-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kourkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982156v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of arithmetic functions of GCD and LCM of random integers in hyperbolic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Iksanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Marynych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in the quarter plane absorbed at the boundary: exact and asymptotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exact asymptotics in the counting of walks in the quarter-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7863, INRIA. 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins confinés dans un quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université Pierre et Marie Curie - Paris VI, 2010. English. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00539964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatoire Elliptique et Marches dans des Cônes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Probabilités [math.PR]. Université de Tours / Région Centre, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01367986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kilian Raschel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stationary distribution of reflected Brownian motion in a wedge: differential properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elvey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.1-68. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/24-EJP1257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some topics in random walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Laulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journées MAS 2022 - Dynamic and Stochastic Modelling Rouen, France, August 29–31, 2022, 80, pp.51-71. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202580051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the first hitting time of a high-dimensional orthant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.39. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-ECP688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice walks confined to an octant in dimension 3: (non-)rationality of the second critical exponent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Jenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.683-713. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPD/184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limit law of the superdiffusive elephant random walk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Laulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (none), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2409.06836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic terms in discrete heat kernel expansions in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elvey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nessmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPD/199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential transcendence of Bell numbers and relatives: a Galois theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Vizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (6), pp.1577-1615. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ajm.2024.a944358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091272v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic functions for singular quadrant walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indagationes Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.936-972. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indag.2023.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generating function of the survival probabilities in a cone is not rational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lotharigien de Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87B, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.05027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks with drift inside a pyramid: convergence rate for the survival probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), pp.973. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30757/ALEA.v20-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence for a class of order-one autoregressive processes and Mallows-Riordan polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerold Alsmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aam.2023.102555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary brownian motion in a 3/4-plane: Reduction to a riemann-hilbert problem via fourier transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indagationes Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (5), pp.17 (874-890). </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indag.2022.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Multiplicative Functions of Uniform Random Vectors in Large Integer Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakhar Kabluchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Marynych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in mathematics = Resultate der Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (5), pp.201. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00025-023-01978-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing discrete harmonic functions in wedges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 375 (7), pp.4741-4782. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/tran/8615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stationary distribution of reflected Brownian motion in a non-convex wedge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Markov Processes ans Related Fields, 28 (5), pp.737-772. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2102.11754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150317v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin boundary of killed random walks on isoradial graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potential Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.201-226. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11118-021-09912-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin boundary of random walks in convex cones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jetlir Duraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Wachtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Lebesgue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.559-609. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ahl.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting quadrant walks via Tutte's invariant method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, paper # 3. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/C61055360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577762v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary behavior of random walks in cones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.711-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane bipolar orientations and quadrant walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.Article B81l</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On walks avoiding a quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Trotignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the least common multiple of several random integers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Marynych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Number Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 204, pp.113--133. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnt.2019.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral expression for the stationary distribution of reflected Brownian motion in a wedge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (4B), pp.3673-3713. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/19-BEJ1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Z-invariant Ising model via dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174 (1-2), pp.235-305. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-018-0861-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential transcendence & algebraicity criteria for the series counting weighted quadrant walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de Besançon. Algèbre et Théorie des Nombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 41-80. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/pmb.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extinction problem for a class of distylous plant populations with sporophytic self-incompatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerold Alsmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (6), pp.1841-1874. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-019-01328-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Lattice Walks and Universality Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Melczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marni Mishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcta.2017.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Z$-invariant massive Laplacian on isoradial graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventiones Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (1), pp.109-189. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00222-016-0687-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutte's invariant approach for Brownian motion reflected in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ESAIM: PS Volume 21, 2017, 21, pp.220-234. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2017006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271870v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human proof of Gessel's lattice path conjecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 369 (2, February 2017), pp.1365-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858083v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the exit time from a cone for random walks with drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp.511-532. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/rmi/893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838721v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New steps in walks with small steps in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kourkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2015) (3), pp.461-511. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00026-015-0279-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840239v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter les excursions sur un échiquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449, pp.40-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About a possible analytic approach for walks in the quarter plane with arbitrary big jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, C. R. Acad. Sci. Paris, Ser I, CRASS1:5432, pp.6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in the quarter plane, discrete harmonic functions and conformal mappings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (10), pp.3147-3178. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-D-finite excursions in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.45-63. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcta.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the exit time from a cone for Brownian motion with drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (63), pp. 1-27. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v19-3169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks reaching against all odds the other side of the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Leeuwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/jap/1363784426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586295v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage time of a random walk in the quarter plane for opinions in the voter model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kourkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queueing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (2-3), pp.219-234. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11134-012-9333-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384187v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction probabilities for a distylous plant population modeled by an inhomogeneous random walk on the positive quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lafitte-Godillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Chi Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (2), pp.700-722. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120864258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compensation approach for walks with small steps in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Adan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Leeuwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2), pp.161-183. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0963548312000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551472v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of fluctuations of random walks on R and applications to random walks on R+ with non-elastic reflection at 0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Essifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.591-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the functions counting walks with small steps in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de L'IHÉS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (1), pp.69-114. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10240-012-0045-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting walks in a quadrant: a unified approach via boundary value problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.749-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exact asymptotics in the counting of walks in the quarter-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.109-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in the quarter plane with zero drift: an explicit criterion for the finiteness of the associated group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (4), pp.619-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00572276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green functions for killed random walks in the Weyl chamber of Sp(4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.1001-1019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425923v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit expression for the generating function counting Gessel's walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.414-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438190v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in Z_+^2 with non-zero drift absorbed at the axes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 139 (3), pp.287-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Holonomy or Algebraicity of Generating Functions Counting Lattice Walks in the Quarter-Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.485-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00469603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green functions and Martin compactification for killed random walks related to SU(3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (17), pp.176-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyharmonic functions and random processes in cones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms (AofA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clemens Heuberger, Jun 2020, Klagenfurt, Austria. pp.9:1--9:19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting quadrant walks via Tutte's invariant method (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28-th International Conference on Formal Power Series and Algebraic Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.6416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228676v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic approach for reflected Brownian motion in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exact asymptotics in the counting of walks in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Meeting on Probabilistic, Combinatorial, and Asymptotic Methods in the Analysis of Algorithms (AofA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montreal, Canada. pp.109-124, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in statistical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Mathématique de France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Mathématique de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 59, pp.xxii + 230, 2023, Panoramas et Synthèses, Anne Moreau, 978-2-85629-970-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcendence in Algebra, Combinatorics, Geometry and Number Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 373, 560 p., 2021, Springer Proceedings in Mathematics &amp; Statistics, 978-3-030-84303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de Probabilités XLVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Beiglböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Stebegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donati-Martin, Catherine; Lejay, Antoine; Rouault, Alain. Springer, 2168, pp.506, 2016, Lecture Notes in Mathematics, 978-3-319-44464-2. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44465-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">t-Martin boundary of killed random walks in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Donati-Martin; Antoine Lejay; Alain Rouault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Probabilités XLVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2168 of the series Lecture Notes in Mathematics </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-323, 2016, Séminaire de Probabilités XLVIII, 978-3-319-44464-2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44465-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of returns to the coordinate hyperplanes for conditioned simple random walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence probabilities for MA(1) sequences with uniform innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Aurzada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary contacts for reflected random walks in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular walks in the quarter plane and Bernoulli numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Vizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRETE HARMONIC POLYNOMIALS IN MULTIDIMENSIONAL ORTHANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of weighted quadrant walks: criteria for algebraicity and D-finiteness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elvey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of arithmetic functions of GCD and LCM of random integers in hyperbolic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Iksanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Marynych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflected random walks and unstable Martin boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ignatiouk-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kourkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982156v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in the quarter plane absorbed at the boundary: exact and asymptotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exact asymptotics in the counting of walks in the quarter-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7863, INRIA. 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins confinés dans un quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université Pierre et Marie Curie - Paris VI, 2010. English. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00539964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatoire Elliptique et Marches dans des Cônes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Probabilités [math.PR]. Université de Tours / Région Centre, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01367986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098489v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Elvey Price" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Franceschi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hardouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Humbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-ECP688" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Laulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202580051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Jenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700888v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.06836" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nessmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091272v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Vizio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2024.a944358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakhar Kabluchko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Marynych" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-023-01978-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Hoang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarrago" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2023.06.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418842v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Garbit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.05027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879363v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v20-35" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold Alsmeyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2023.102555" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832431v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fayolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2022.10.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987609v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8615" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150317v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.11754" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422417v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boutillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-021-09912-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetlir Duraj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Wachtel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.130" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577762v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernardi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C61055360" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127624v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895793v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2019.03.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848287v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trotignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423324v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Tili&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0861-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495788v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/19-BEJ1107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591022v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreyfus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895778v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01328-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-016-0687-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368786v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Courtiel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Melczer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2017.06.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271870v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858083v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kurkova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838721v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/893" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840239v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kourkova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-015-0279-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.11.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780452v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.04.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697386v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2013.09.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880523v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v19-3169" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780453v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Essifi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586295v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Leeuwaarden" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1363784426" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384187v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-012-9333-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664536v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte-Godillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120864258" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551472v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Adan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548312000594" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461853v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628424v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-012-0045-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438190v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425923v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00469603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425651v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436386v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chapon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fusy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228676v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6416" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2988" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smf.emath.fr/les-publications?field_publication_collection=160&amp;amp;page=0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-84304-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Beiglb&#246;ck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huesmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stebegg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44465-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199055v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-44465-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44465-9_11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061259v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542357v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Aurzada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801813v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982156v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ignatiouk-Robert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Iksanov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01367986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098489v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Elvey Price" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Franceschi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hardouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Laulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202580051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Humbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-ECP688" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Jenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700888v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.06836" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nessmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091272v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Vizio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2024.a944358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarrago" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2023.06.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418842v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Garbit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.05027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879363v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v20-35" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold Alsmeyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2023.102555" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832431v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fayolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2022.10.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakhar Kabluchko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Marynych" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-023-01978-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987609v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8615" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150317v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.11754" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422417v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boutillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-021-09912-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetlir Duraj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Wachtel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.130" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577762v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernardi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C61055360" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895793v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127624v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848287v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trotignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2019.03.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495788v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/19-BEJ1107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423324v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Tili&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0861-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591022v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreyfus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895778v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01328-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368786v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Courtiel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Melczer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2017.06.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-016-0687-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271870v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858083v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kurkova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838721v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/893" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840239v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kourkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-015-0279-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.11.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780452v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.04.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697386v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2013.09.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880523v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v19-3169" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586295v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Leeuwaarden" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1363784426" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384187v4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-012-9333-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664536v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte-Godillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120864258" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551472v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Adan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548312000594" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780453v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Essifi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628424v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-012-0045-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461853v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572276v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425923v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438190v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00469603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425651v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436386v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chapon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fusy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228676v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6416" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2988" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smf.emath.fr/les-publications?field_publication_collection=160&amp;amp;page=0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-84304-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Beiglb&#246;ck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huesmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stebegg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44465-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199055v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-44465-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44465-9_11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Aurzada" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061259v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801813v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Iksanov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982156v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ignatiouk-Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01367986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>