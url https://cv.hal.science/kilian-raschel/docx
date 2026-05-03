--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kilian Raschel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stationary distribution of reflected Brownian motion in a wedge: differential properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elvey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.1-68. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/24-EJP1257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some topics in random walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Laulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journées MAS 2022 - Dynamic and Stochastic Modelling Rouen, France, August 29–31, 2022, 80, pp.51-71. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202580051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the first hitting time of a high-dimensional orthant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.39. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-ECP688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice walks confined to an octant in dimension 3: (non-)rationality of the second critical exponent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Jenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.683-713. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPD/184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limit law of the superdiffusive elephant random walk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Laulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (none), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2409.06836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic terms in discrete heat kernel expansions in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elvey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nessmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPD/199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential transcendence of Bell numbers and relatives: a Galois theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Vizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (6), pp.1577-1615. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ajm.2024.a944358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091272v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic functions for singular quadrant walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indagationes Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.936-972. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indag.2023.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generating function of the survival probabilities in a cone is not rational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lotharigien de Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87B, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.05027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks with drift inside a pyramid: convergence rate for the survival probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), pp.973. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30757/ALEA.v20-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence for a class of order-one autoregressive processes and Mallows-Riordan polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerold Alsmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aam.2023.102555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary brownian motion in a 3/4-plane: Reduction to a riemann-hilbert problem via fourier transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indagationes Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (5), pp.17 (874-890). </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indag.2022.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Multiplicative Functions of Uniform Random Vectors in Large Integer Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakhar Kabluchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Marynych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in mathematics = Resultate der Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (5), pp.201. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00025-023-01978-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing discrete harmonic functions in wedges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 375 (7), pp.4741-4782. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/tran/8615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stationary distribution of reflected Brownian motion in a non-convex wedge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Markov Processes ans Related Fields, 28 (5), pp.737-772. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2102.11754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150317v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin boundary of killed random walks on isoradial graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potential Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.201-226. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11118-021-09912-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin boundary of random walks in convex cones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jetlir Duraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Wachtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Lebesgue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.559-609. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ahl.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting quadrant walks via Tutte's invariant method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, paper # 3. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/C61055360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577762v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary behavior of random walks in cones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.711-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane bipolar orientations and quadrant walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.Article B81l</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On walks avoiding a quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Trotignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the least common multiple of several random integers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Marynych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Number Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 204, pp.113--133. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnt.2019.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral expression for the stationary distribution of reflected Brownian motion in a wedge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (4B), pp.3673-3713. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/19-BEJ1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Z-invariant Ising model via dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174 (1-2), pp.235-305. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-018-0861-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential transcendence & algebraicity criteria for the series counting weighted quadrant walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de Besançon. Algèbre et Théorie des Nombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 41-80. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/pmb.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extinction problem for a class of distylous plant populations with sporophytic self-incompatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerold Alsmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (6), pp.1841-1874. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-019-01328-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Lattice Walks and Universality Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Melczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marni Mishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcta.2017.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Z$-invariant massive Laplacian on isoradial graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventiones Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (1), pp.109-189. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00222-016-0687-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutte's invariant approach for Brownian motion reflected in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ESAIM: PS Volume 21, 2017, 21, pp.220-234. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2017006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271870v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human proof of Gessel's lattice path conjecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 369 (2, February 2017), pp.1365-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858083v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the exit time from a cone for random walks with drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp.511-532. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/rmi/893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838721v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New steps in walks with small steps in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kourkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2015) (3), pp.461-511. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00026-015-0279-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840239v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter les excursions sur un échiquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449, pp.40-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About a possible analytic approach for walks in the quarter plane with arbitrary big jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, C. R. Acad. Sci. Paris, Ser I, CRASS1:5432, pp.6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in the quarter plane, discrete harmonic functions and conformal mappings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (10), pp.3147-3178. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-D-finite excursions in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.45-63. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcta.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the exit time from a cone for Brownian motion with drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (63), pp. 1-27. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v19-3169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks reaching against all odds the other side of the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Leeuwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/jap/1363784426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586295v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage time of a random walk in the quarter plane for opinions in the voter model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kourkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queueing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (2-3), pp.219-234. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11134-012-9333-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384187v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction probabilities for a distylous plant population modeled by an inhomogeneous random walk on the positive quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lafitte-Godillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Chi Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (2), pp.700-722. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120864258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compensation approach for walks with small steps in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Adan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Leeuwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2), pp.161-183. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0963548312000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551472v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of fluctuations of random walks on R and applications to random walks on R+ with non-elastic reflection at 0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Essifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.591-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the functions counting walks with small steps in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de L'IHÉS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (1), pp.69-114. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10240-012-0045-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting walks in a quadrant: a unified approach via boundary value problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.749-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exact asymptotics in the counting of walks in the quarter-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.109-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in the quarter plane with zero drift: an explicit criterion for the finiteness of the associated group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (4), pp.619-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00572276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green functions for killed random walks in the Weyl chamber of Sp(4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.1001-1019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425923v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit expression for the generating function counting Gessel's walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.414-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438190v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in Z_+^2 with non-zero drift absorbed at the axes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 139 (3), pp.287-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Holonomy or Algebraicity of Generating Functions Counting Lattice Walks in the Quarter-Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.485-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00469603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green functions and Martin compactification for killed random walks related to SU(3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (17), pp.176-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyharmonic functions and random processes in cones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms (AofA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clemens Heuberger, Jun 2020, Klagenfurt, Austria. pp.9:1--9:19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting quadrant walks via Tutte's invariant method (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28-th International Conference on Formal Power Series and Algebraic Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.6416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228676v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic approach for reflected Brownian motion in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exact asymptotics in the counting of walks in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Meeting on Probabilistic, Combinatorial, and Asymptotic Methods in the Analysis of Algorithms (AofA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montreal, Canada. pp.109-124, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in statistical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Mathématique de France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Mathématique de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 59, pp.xxii + 230, 2023, Panoramas et Synthèses, Anne Moreau, 978-2-85629-970-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcendence in Algebra, Combinatorics, Geometry and Number Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 373, 560 p., 2021, Springer Proceedings in Mathematics &amp; Statistics, 978-3-030-84303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de Probabilités XLVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Beiglböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Stebegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donati-Martin, Catherine; Lejay, Antoine; Rouault, Alain. Springer, 2168, pp.506, 2016, Lecture Notes in Mathematics, 978-3-319-44464-2. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44465-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">t-Martin boundary of killed random walks in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Donati-Martin; Antoine Lejay; Alain Rouault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Probabilités XLVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2168 of the series Lecture Notes in Mathematics </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-323, 2016, Séminaire de Probabilités XLVIII, 978-3-319-44464-2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44465-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of returns to the coordinate hyperplanes for conditioned simple random walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence probabilities for MA(1) sequences with uniform innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Aurzada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary contacts for reflected random walks in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular walks in the quarter plane and Bernoulli numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Vizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRETE HARMONIC POLYNOMIALS IN MULTIDIMENSIONAL ORTHANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of weighted quadrant walks: criteria for algebraicity and D-finiteness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elvey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of arithmetic functions of GCD and LCM of random integers in hyperbolic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Iksanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Marynych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflected random walks and unstable Martin boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ignatiouk-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kourkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982156v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in the quarter plane absorbed at the boundary: exact and asymptotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exact asymptotics in the counting of walks in the quarter-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7863, INRIA. 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins confinés dans un quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université Pierre et Marie Curie - Paris VI, 2010. English. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00539964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatoire Elliptique et Marches dans des Cônes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Probabilités [math.PR]. Université de Tours / Région Centre, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01367986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kilian Raschel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stationary distribution of reflected Brownian motion in a wedge: differential properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elvey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.1-68. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/24-EJP1257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the first hitting time of a high-dimensional orthant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.39. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-ECP688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some topics in random walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Laulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journées MAS 2022 - Dynamic and Stochastic Modelling Rouen, France, August 29–31, 2022, 80, pp.51-71. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202580051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice walks confined to an octant in dimension 3: (non-)rationality of the second critical exponent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Jenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.683-713. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPD/184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limit law of the superdiffusive elephant random walk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Laulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (none), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2409.06836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic terms in discrete heat kernel expansions in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elvey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nessmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPD/199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential transcendence of Bell numbers and relatives: a Galois theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Vizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (6), pp.1577-1615. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ajm.2024.a944358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091272v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic functions for singular quadrant walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indagationes Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.936-972. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indag.2023.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generating function of the survival probabilities in a cone is not rational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lotharigien de Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87B, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.05027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks with drift inside a pyramid: convergence rate for the survival probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), pp.973. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30757/ALEA.v20-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence for a class of order-one autoregressive processes and Mallows-Riordan polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerold Alsmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aam.2023.102555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary brownian motion in a 3/4-plane: Reduction to a riemann-hilbert problem via fourier transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indagationes Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (5), pp.17 (874-890). </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indag.2022.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Multiplicative Functions of Uniform Random Vectors in Large Integer Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakhar Kabluchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Marynych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in mathematics = Resultate der Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (5), pp.201. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00025-023-01978-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing discrete harmonic functions in wedges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 375 (7), pp.4741-4782. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/tran/8615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stationary distribution of reflected Brownian motion in a non-convex wedge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Markov Processes ans Related Fields, 28 (5), pp.737-772. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2102.11754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150317v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin boundary of random walks in convex cones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jetlir Duraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitali Wachtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Lebesgue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.559-609. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ahl.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin boundary of killed random walks on isoradial graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potential Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.201-226. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11118-021-09912-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting quadrant walks via Tutte's invariant method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, paper # 3. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/C61055360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577762v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary behavior of random walks in cones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tarrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.711-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane bipolar orientations and quadrant walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.Article B81l</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the least common multiple of several random integers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Marynych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Number Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 204, pp.113--133. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnt.2019.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On walks avoiding a quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Trotignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral expression for the stationary distribution of reflected Brownian motion in a wedge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (4B), pp.3673-3713. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/19-BEJ1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Z-invariant Ising model via dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174 (1-2), pp.235-305. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-018-0861-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential transcendence & algebraicity criteria for the series counting weighted quadrant walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de Besançon. Algèbre et Théorie des Nombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 41-80. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/pmb.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extinction problem for a class of distylous plant populations with sporophytic self-incompatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerold Alsmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (6), pp.1841-1874. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-019-01328-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Lattice Walks and Universality Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Courtiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Melczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marni Mishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcta.2017.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Z$-invariant massive Laplacian on isoradial graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventiones Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (1), pp.109-189. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00222-016-0687-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutte's invariant approach for Brownian motion reflected in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ESAIM: PS Volume 21, 2017, 21, pp.220-234. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2017006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271870v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human proof of Gessel's lattice path conjecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 369 (2, February 2017), pp.1365-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858083v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the exit time from a cone for random walks with drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp.511-532. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/rmi/893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838721v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New steps in walks with small steps in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kourkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2015) (3), pp.461-511. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00026-015-0279-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840239v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter les excursions sur un échiquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449, pp.40-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About a possible analytic approach for walks in the quarter plane with arbitrary big jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, C. R. Acad. Sci. Paris, Ser I, CRASS1:5432, pp.6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in the quarter plane, discrete harmonic functions and conformal mappings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (10), pp.3147-3178. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-D-finite excursions in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.45-63. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcta.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the exit time from a cone for Brownian motion with drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (63), pp. 1-27. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v19-3169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks reaching against all odds the other side of the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Leeuwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/jap/1363784426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586295v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction probabilities for a distylous plant population modeled by an inhomogeneous random walk on the positive quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lafitte-Godillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Chi Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (2), pp.700-722. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120864258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage time of a random walk in the quarter plane for opinions in the voter model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kourkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queueing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (2-3), pp.219-234. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11134-012-9333-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384187v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compensation approach for walks with small steps in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Adan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Leeuwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2), pp.161-183. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0963548312000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551472v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of fluctuations of random walks on R and applications to random walks on R+ with non-elastic reflection at 0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Essifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.591-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting walks in a quadrant: a unified approach via boundary value problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.749-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exact asymptotics in the counting of walks in the quarter-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.109-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the functions counting walks with small steps in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de L'IHÉS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (1), pp.69-114. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10240-012-0045-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit expression for the generating function counting Gessel's walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.414-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438190v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in the quarter plane with zero drift: an explicit criterion for the finiteness of the associated group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (4), pp.619-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00572276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green functions for killed random walks in the Weyl chamber of Sp(4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.1001-1019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425923v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in Z_+^2 with non-zero drift absorbed at the axes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 139 (3), pp.287-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green functions and Martin compactification for killed random walks related to SU(3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (17), pp.176-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Holonomy or Algebraicity of Generating Functions Counting Lattice Walks in the Quarter-Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (3), pp.485-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00469603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyharmonic functions and random processes in cones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms (AofA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clemens Heuberger, Jun 2020, Klagenfurt, Austria. pp.9:1--9:19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting quadrant walks via Tutte's invariant method (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28-th International Conference on Formal Power Series and Algebraic Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.6416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228676v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic approach for reflected Brownian motion in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kurkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exact asymptotics in the counting of walks in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Meeting on Probabilistic, Combinatorial, and Asymptotic Methods in the Analysis of Algorithms (AofA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montreal, Canada. pp.109-124, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in statistical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Mathématique de France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Mathématique de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 59, pp.xxii + 230, 2023, Panoramas et Synthèses, Anne Moreau, 978-2-85629-970-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcendence in Algebra, Combinatorics, Geometry and Number Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 373, 560 p., 2021, Springer Proceedings in Mathematics &amp; Statistics, 978-3-030-84303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de Probabilités XLVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Beiglböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Stebegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donati-Martin, Catherine; Lejay, Antoine; Rouault, Alain. Springer, 2168, pp.506, 2016, Lecture Notes in Mathematics, 978-3-319-44464-2. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44465-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">t-Martin boundary of killed random walks in the quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Donati-Martin; Antoine Lejay; Alain Rouault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Probabilités XLVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2168 of the series Lecture Notes in Mathematics </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-323, 2016, Séminaire de Probabilités XLVIII, 978-3-319-44464-2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44465-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of returns to the coordinate hyperplanes for conditioned simple random walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence probabilities for MA(1) sequences with uniform innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Aurzada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary contacts for reflected random walks in the quarter plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Hung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular walks in the quarter plane and Bernoulli numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Vizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRETE HARMONIC POLYNOMIALS IN MULTIDIMENSIONAL ORTHANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of weighted quadrant walks: criteria for algebraicity and D-finiteness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Elvey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of arithmetic functions of GCD and LCM of random integers in hyperbolic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Iksanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Marynych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflected random walks and unstable Martin boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ignatiouk-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Kourkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982156v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks in the quarter plane absorbed at the boundary: exact and asymptotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exact asymptotics in the counting of walks in the quarter-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7863, INRIA. 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins confinés dans un quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université Pierre et Marie Curie - Paris VI, 2010. English. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00539964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatoire Elliptique et Marches dans des Cônes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Raschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Probabilités [math.PR]. Université de Tours / Région Centre, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01367986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098489v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Elvey Price" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Franceschi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hardouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Laulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202580051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Humbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-ECP688" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Jenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700888v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.06836" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nessmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091272v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Vizio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2024.a944358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarrago" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2023.06.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418842v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Garbit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.05027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879363v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v20-35" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold Alsmeyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2023.102555" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832431v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fayolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2022.10.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakhar Kabluchko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Marynych" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-023-01978-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987609v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8615" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150317v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.11754" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422417v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boutillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-021-09912-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetlir Duraj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Wachtel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.130" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577762v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernardi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C61055360" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895793v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127624v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848287v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trotignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2019.03.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495788v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/19-BEJ1107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423324v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Tili&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0861-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591022v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreyfus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895778v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01328-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368786v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Courtiel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Melczer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2017.06.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-016-0687-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271870v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858083v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kurkova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838721v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/893" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840239v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kourkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-015-0279-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.11.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780452v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.04.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697386v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2013.09.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880523v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v19-3169" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586295v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Leeuwaarden" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1363784426" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384187v4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-012-9333-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664536v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte-Godillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120864258" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551472v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Adan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548312000594" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780453v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Essifi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628424v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-012-0045-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461853v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572276v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425923v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438190v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00469603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425651v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436386v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chapon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fusy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228676v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6416" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2988" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smf.emath.fr/les-publications?field_publication_collection=160&amp;amp;page=0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-84304-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Beiglb&#246;ck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huesmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stebegg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44465-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199055v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-44465-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44465-9_11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Aurzada" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061259v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801813v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Iksanov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982156v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ignatiouk-Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01367986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098489v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Elvey Price" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Franceschi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hardouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Humbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-ECP688" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Laulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202580051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Jenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700888v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.06836" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nessmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091272v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Vizio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2024.a944358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarrago" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2023.06.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418842v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Garbit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.05027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879363v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v20-35" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold Alsmeyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2023.102555" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832431v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fayolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2022.10.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakhar Kabluchko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Marynych" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-023-01978-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987609v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8615" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150317v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.11754" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetlir Duraj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Wachtel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422417v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boutillier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-021-09912-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577762v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernardi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C61055360" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895793v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127624v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2019.03.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848287v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trotignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495788v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/19-BEJ1107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423324v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Tili&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0861-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591022v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreyfus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895778v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01328-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368786v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Courtiel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Melczer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2017.06.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-016-0687-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271870v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858083v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kurkova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838721v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/893" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840239v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kourkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-015-0279-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.11.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780452v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.04.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697386v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2013.09.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880523v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v19-3169" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586295v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Leeuwaarden" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1363784426" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664536v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte-Godillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120864258" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384187v4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-012-9333-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551472v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Adan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548312000594" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780453v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Essifi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461853v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628424v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-012-0045-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438190v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425923v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425651v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00469603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436386v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chapon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fusy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228676v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6416" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2988" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smf.emath.fr/les-publications?field_publication_collection=160&amp;amp;page=0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-84304-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Beiglb&#246;ck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huesmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stebegg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44465-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199055v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-44465-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44465-9_11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Aurzada" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061259v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801813v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Iksanov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982156v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ignatiouk-Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01367986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>